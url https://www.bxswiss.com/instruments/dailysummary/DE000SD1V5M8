--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a0709bec6c41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a12766105cf4c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8a735fdf77400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9925e0ee3c4b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ee7677d12840fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8a735fdf77400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ab95d1eaae49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9925e0ee3c4b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>295,885</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>