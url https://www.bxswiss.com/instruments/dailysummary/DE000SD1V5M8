--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a12766105cf4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6fc67245974e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9925e0ee3c4b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f0ffddf4964122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ab95d1eaae49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9925e0ee3c4b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d5f5710a2148d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f0ffddf4964122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>