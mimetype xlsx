--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6fc67245974e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62823ba2d93644a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f0ffddf4964122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c0fd9a3ac64160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d5f5710a2148d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f0ffddf4964122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89287f937a4a4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c0fd9a3ac64160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>286,755</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>321,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>