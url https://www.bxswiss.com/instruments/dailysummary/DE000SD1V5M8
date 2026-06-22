--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62823ba2d93644a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03d3e0c690e4546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c0fd9a3ac64160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a34ec8c0a24431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89287f937a4a4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c0fd9a3ac64160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832e2fceb8f74c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a34ec8c0a24431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>