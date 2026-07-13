--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03d3e0c690e4546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15fbdd7b55874562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a34ec8c0a24431a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e86e3c6c774863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832e2fceb8f74c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a34ec8c0a24431a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1584a1e03346f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e86e3c6c774863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>