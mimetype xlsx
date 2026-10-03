--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d97925c2cff4757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc88c114b5834e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8721dbd66d4769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a6f0be974064cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559c79575cbd4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8721dbd66d4769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef40bc368574811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a6f0be974064cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>63,280</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,150</x:t>
-[...308 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,165</x:t>
-[...225 lines deleted...]
-          <x:t>65,925</x:t>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>