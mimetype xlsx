--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc88c114b5834e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d63214e8db84f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a6f0be974064cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c10bc42c8c47a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef40bc368574811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a6f0be974064cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b541b593e434de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c10bc42c8c47a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,315</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>70,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,120</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>