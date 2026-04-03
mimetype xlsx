--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ea3b8e5cc2494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2ec490411f40f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910f07f69e0a403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb486858450e84593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8217fc2416740f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910f07f69e0a403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f676408d1c49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb486858450e84593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>36,005</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,615</x:t>
-[...247 lines deleted...]
-          <x:t>43,960</x:t>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>