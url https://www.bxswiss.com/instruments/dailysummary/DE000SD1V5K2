--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2ec490411f40f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8089b99ca5134f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb486858450e84593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R469c3fd85fbb46e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f676408d1c49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb486858450e84593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ee5a83410d4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R469c3fd85fbb46e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>48,965</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,270</x:t>
-[...274 lines deleted...]
-          <x:t>53,150</x:t>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>