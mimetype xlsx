--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8089b99ca5134f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda33c9f7edbd48a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R469c3fd85fbb46e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311bfb29ae964f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ee5a83410d4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R469c3fd85fbb46e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad76062ed774ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311bfb29ae964f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>