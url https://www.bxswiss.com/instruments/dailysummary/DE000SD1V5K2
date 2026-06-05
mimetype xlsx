--- v9 (2026-05-14)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda33c9f7edbd48a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed643d6d3c745e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311bfb29ae964f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d41afeb2b164ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad76062ed774ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311bfb29ae964f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333157e862964f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d41afeb2b164ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>60,110</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,275</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>52,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,810</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>