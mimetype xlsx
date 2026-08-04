--- v10 (2026-06-05)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed643d6d3c745e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751d2ad5c831442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d41afeb2b164ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4742c089e44ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333157e862964f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d41afeb2b164ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5701526ee59488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4742c089e44ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>44,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>