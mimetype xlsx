--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751d2ad5c831442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7ddbbf57484997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4742c089e44ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f039e991754d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5701526ee59488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4742c089e44ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe52c2a79a4148a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f039e991754d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>