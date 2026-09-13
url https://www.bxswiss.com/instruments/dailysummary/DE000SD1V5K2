--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7ddbbf57484997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d97925c2cff4757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f039e991754d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8721dbd66d4769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe52c2a79a4148a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f039e991754d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559c79575cbd4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8721dbd66d4769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>61,520</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,215</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>