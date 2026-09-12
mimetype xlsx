--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0af9ca3de8b485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04288d16b394503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re397e948ff0f458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ec1c78a8dc4bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30998cfb2ab40d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re397e948ff0f458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea6fc41b8014250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ec1c78a8dc4bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,493</x:t>
-[...38 lines deleted...]
-          <x:t>0,357</x:t>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>0,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>