--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04288d16b394503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59434aa4fc34fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ec1c78a8dc4bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6941579fd94776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea6fc41b8014250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ec1c78a8dc4bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ca53df7a4642e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6941579fd94776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,356</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,347</x:t>
-[...620 lines deleted...]
-          <x:t>0,409</x:t>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>