--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59434aa4fc34fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d46f01d08d34219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6941579fd94776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9c2400f4e44240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ca53df7a4642e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6941579fd94776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb8c328f83543f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9c2400f4e44240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...6 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,410</x:t>
-[...593 lines deleted...]
-          <x:t>0,268</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>