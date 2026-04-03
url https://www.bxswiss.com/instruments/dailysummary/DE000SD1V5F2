--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08952cab19fa4334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf30c4c52959642fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121c06f0be54476a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re702871cb900418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e37b4e74cd94361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121c06f0be54476a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34befb988c524553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re702871cb900418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>