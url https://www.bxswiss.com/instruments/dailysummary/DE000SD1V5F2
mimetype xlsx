--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf30c4c52959642fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9aa1fb2d146452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re702871cb900418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13fc3368625a4132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34befb988c524553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re702871cb900418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e6c28f8a764556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13fc3368625a4132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>4,820</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,310</x:t>
-[...48 lines deleted...]
-          <x:t>3,950</x:t>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,725</x:t>
-[...463 lines deleted...]
-          <x:t>3,275</x:t>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>