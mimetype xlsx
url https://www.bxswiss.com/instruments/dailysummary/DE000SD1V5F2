--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9aa1fb2d146452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9903d5d8354142f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13fc3368625a4132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf52b5113a0b46fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e6c28f8a764556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13fc3368625a4132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d6907bd1934dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf52b5113a0b46fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,355</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,245</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,885</x:t>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>3,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>3,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,125</x:t>
-[...323 lines deleted...]
-          <x:t>3,305</x:t>
+          <x:t>3,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>