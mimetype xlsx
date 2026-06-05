--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9903d5d8354142f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dba48adf0a24080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf52b5113a0b46fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2370e987b14d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d6907bd1934dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf52b5113a0b46fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda2e6222f414a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2370e987b14d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,875</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,120</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>3,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>