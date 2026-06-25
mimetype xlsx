--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dba48adf0a24080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2042fa111e463b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2370e987b14d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ebf9d89a93445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda2e6222f414a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2370e987b14d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63c0e71614944971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ebf9d89a93445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,625</x:t>
-[...232 lines deleted...]
-          <x:t>3,090</x:t>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,070</x:t>
-[...242 lines deleted...]
-          <x:t>4,000</x:t>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>4,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>