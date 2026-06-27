--- v10 (2026-06-25)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2042fa111e463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068d216818bb4ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ebf9d89a93445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300a5fda0c6c4dad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63c0e71614944971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ebf9d89a93445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd98d1d67dd4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300a5fda0c6c4dad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,390</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>