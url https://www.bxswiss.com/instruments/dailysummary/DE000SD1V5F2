--- v11 (2026-06-27)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068d216818bb4ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f905d66f204d8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300a5fda0c6c4dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7b9e368e184adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd98d1d67dd4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300a5fda0c6c4dad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1630ea5c2665452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7b9e368e184adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,745</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,295</x:t>
-[...16 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,335</x:t>
-[...576 lines deleted...]
-          <x:t>5,790</x:t>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>