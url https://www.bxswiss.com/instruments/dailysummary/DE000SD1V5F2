--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f905d66f204d8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8018bc30854d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7b9e368e184adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9406b63dbf64ea5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1630ea5c2665452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7b9e368e184adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07cfbf1b46c64641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9406b63dbf64ea5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,415</x:t>
-[...48 lines deleted...]
-          <x:t>4,465</x:t>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,370</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>4,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,090</x:t>
-[...21 lines deleted...]
-          <x:t>4,400</x:t>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>3,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,900</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>3,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>