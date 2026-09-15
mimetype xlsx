--- v13 (2026-08-25)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8018bc30854d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb391a471e2422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9406b63dbf64ea5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459b914431e44a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07cfbf1b46c64641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9406b63dbf64ea5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57582fa1cfa8424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459b914431e44a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,900</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,150</x:t>
-[...480 lines deleted...]
-          <x:t>3,625</x:t>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>3,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,640</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>3,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>