--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6181d7ad844222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4bc7a77e734d1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5d688ad72b450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd778215bc64e457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027b36afe83344b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5d688ad72b450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c78174ca434c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd778215bc64e457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>42,170</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>61,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>