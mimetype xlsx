--- v11 (2026-09-22)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4bc7a77e734d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c01cebf48ce47b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd778215bc64e457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97be8eeb9f1345c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c78174ca434c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd778215bc64e457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d17d7e957814c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97be8eeb9f1345c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>