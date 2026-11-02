--- v12 (2026-10-13)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c01cebf48ce47b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43998546938f4ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97be8eeb9f1345c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7b365c0fca4fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d17d7e957814c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97be8eeb9f1345c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d64acfc3184912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7b365c0fca4fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>42,605</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...528 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>