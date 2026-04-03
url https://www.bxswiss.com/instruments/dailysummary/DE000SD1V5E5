--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc650a0b8c6445f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf936a48d454f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a52878982e4561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc390632bda8c4974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re950a3f763f546f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a52878982e4561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a893cc03f54568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc390632bda8c4974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...230 lines deleted...]
-          <x:t>24,030</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>34,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>