--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf936a48d454f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b97ed654ef4bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc390632bda8c4974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35c32bb771e4678"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a893cc03f54568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc390632bda8c4974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b782931e1f1458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35c32bb771e4678" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>37,745</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,185</x:t>
-        </x:is>
-[...592 lines deleted...]
-          <x:t>31,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>