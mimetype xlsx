--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b97ed654ef4bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef805503bfa4368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35c32bb771e4678"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c896d7fe25488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b782931e1f1458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35c32bb771e4678" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b788e4f9f24ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c896d7fe25488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>