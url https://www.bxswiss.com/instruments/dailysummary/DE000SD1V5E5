--- v5 (2026-05-13)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef805503bfa4368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11781a049aa45d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c896d7fe25488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dad49252209497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b788e4f9f24ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c896d7fe25488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792b48e3ae8240d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dad49252209497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>