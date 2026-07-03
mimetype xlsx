--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11781a049aa45d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c541f17b0624f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dad49252209497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf5efb363584f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792b48e3ae8240d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dad49252209497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601e873727bf4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf5efb363584f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>