--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c541f17b0624f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adc81ebb0484d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf5efb363584f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd28df0f427be4f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601e873727bf4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf5efb363584f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ed2acd9b564dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd28df0f427be4f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>