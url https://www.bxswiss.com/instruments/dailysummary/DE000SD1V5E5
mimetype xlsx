--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adc81ebb0484d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4299a6e484458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd28df0f427be4f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ccc48f0b2b0460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ed2acd9b564dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd28df0f427be4f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747ffa2b08444c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ccc48f0b2b0460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>37,115</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>41,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>