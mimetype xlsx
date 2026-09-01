--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4299a6e484458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6181d7ad844222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ccc48f0b2b0460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5d688ad72b450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747ffa2b08444c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ccc48f0b2b0460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027b36afe83344b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5d688ad72b450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BHP Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5E5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>