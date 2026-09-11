--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d31839bf9a40d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a50fb212cb34abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49fa225add04f4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf23bb8be004005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a5a22f7dfb94440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49fa225add04f4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27949755a8714a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf23bb8be004005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>