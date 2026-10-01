--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a50fb212cb34abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32275f0323d8459c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf23bb8be004005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc941255f4748d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27949755a8714a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf23bb8be004005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref92cf4c88514683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc941255f4748d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>52,390</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,525</x:t>
-[...448 lines deleted...]
-          <x:t>53,545</x:t>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,830</x:t>
-[...166 lines deleted...]
-          <x:t>48,465</x:t>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>