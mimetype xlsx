--- v14 (2026-10-01)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32275f0323d8459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd9924782b5480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc941255f4748d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf1d00242db4abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref92cf4c88514683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc941255f4748d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e92258723074b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf1d00242db4abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>