--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d09155589fc4c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0aa3ad9a4d641f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac03fefd01d4e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04fd4ad88b74833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e7b9b2f62d4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac03fefd01d4e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2cdbc942afc4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04fd4ad88b74833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>