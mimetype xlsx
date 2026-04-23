--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0aa3ad9a4d641f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72d821aa5304d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04fd4ad88b74833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76eda3820c404b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2cdbc942afc4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04fd4ad88b74833" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29ba569d63c4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76eda3820c404b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>