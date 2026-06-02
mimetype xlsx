--- v8 (2026-04-23)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72d821aa5304d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525f88ce71c54ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76eda3820c404b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea14c4fcfb1248f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29ba569d63c4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76eda3820c404b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632b7a29dd4d4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea14c4fcfb1248f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>42,040</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>39,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>