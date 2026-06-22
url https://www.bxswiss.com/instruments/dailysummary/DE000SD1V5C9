--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525f88ce71c54ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04d6ba03e9e4f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea14c4fcfb1248f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da65251799a4576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632b7a29dd4d4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea14c4fcfb1248f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3062746372c44604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da65251799a4576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,615</x:t>
-[...522 lines deleted...]
-          <x:t>36,965</x:t>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>