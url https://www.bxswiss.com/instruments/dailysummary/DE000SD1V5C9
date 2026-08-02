--- v10 (2026-06-22)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04d6ba03e9e4f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573298710db44648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da65251799a4576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ca64e042a64531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3062746372c44604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da65251799a4576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f1e1e2e8084ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ca64e042a64531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>50,840</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>