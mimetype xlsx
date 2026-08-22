--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573298710db44648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d31839bf9a40d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ca64e042a64531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49fa225add04f4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f1e1e2e8084ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ca64e042a64531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a5a22f7dfb94440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49fa225add04f4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,130</x:t>
-[...549 lines deleted...]
-          <x:t>68,095</x:t>
+          <x:t>65,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>