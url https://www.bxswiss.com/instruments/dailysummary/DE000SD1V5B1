--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ef215ec57c4756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc508bcc3bd4806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R808872baa13a411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1d9b9c523d4989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01108ddd15544507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R808872baa13a411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24fa784821e4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1d9b9c523d4989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,343</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,379</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,351</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,349</x:t>
-[...16 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,277</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,217</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,201</x:t>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>