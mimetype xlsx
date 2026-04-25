--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc508bcc3bd4806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68af6c39fd87437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1d9b9c523d4989"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250c5138497c4b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24fa784821e4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1d9b9c523d4989" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6323bfc0d03a47cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250c5138497c4b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,270</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,257</x:t>
-[...21 lines deleted...]
-          <x:t>0,308</x:t>
+          <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,269</x:t>
-[...539 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>