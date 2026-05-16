--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68af6c39fd87437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ad25e9611548da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250c5138497c4b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d74ee138af14887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6323bfc0d03a47cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250c5138497c4b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280caaa3a7574262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d74ee138af14887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>