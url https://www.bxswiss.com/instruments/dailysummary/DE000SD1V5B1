--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ad25e9611548da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9183456c5bf94444" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d74ee138af14887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac60b4aba6a42d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280caaa3a7574262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d74ee138af14887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff260fc38bc4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac60b4aba6a42d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>