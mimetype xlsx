--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9183456c5bf94444" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f3a43a3e4a4b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac60b4aba6a42d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151b66bb3f5e418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff260fc38bc4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac60b4aba6a42d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db3282aae914ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151b66bb3f5e418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...21 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,672</x:t>
-[...102 lines deleted...]
-          <x:t>0,880</x:t>
+          <x:t>0,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,787</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,821</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,834</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,859</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>