--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f3a43a3e4a4b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7036a90a5446b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151b66bb3f5e418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf973d63f31694bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db3282aae914ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151b66bb3f5e418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f1ddc517f84b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf973d63f31694bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>