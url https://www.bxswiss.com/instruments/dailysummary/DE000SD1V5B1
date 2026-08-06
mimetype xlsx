--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7036a90a5446b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1c90a87fea4cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf973d63f31694bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6423b1967dc546b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f1ddc517f84b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf973d63f31694bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19904f6233b54598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6423b1967dc546b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,375</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,325</x:t>
-[...183 lines deleted...]
-          <x:t>1,380</x:t>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
-[...16 lines deleted...]
-          <x:t>1,365</x:t>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,365</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>