--- v12 (2026-08-06)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1c90a87fea4cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1d7137c60b43cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6423b1967dc546b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bc472398b44352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19904f6233b54598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6423b1967dc546b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad09fa3c212447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bc472398b44352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,365</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,465</x:t>
-[...146 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,105</x:t>
-[...21 lines deleted...]
-          <x:t>2,035</x:t>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,425</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>1,660</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>1,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>