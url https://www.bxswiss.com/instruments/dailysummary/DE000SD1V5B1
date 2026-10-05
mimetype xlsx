--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1d7137c60b43cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d65f55c13b4bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bc472398b44352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be01670f0ee4428"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad09fa3c212447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bc472398b44352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db9ada356e84fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be01670f0ee4428" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,800</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...53 lines deleted...]
-          <x:t>1,645</x:t>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...505 lines deleted...]
-          <x:t>1,660</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>