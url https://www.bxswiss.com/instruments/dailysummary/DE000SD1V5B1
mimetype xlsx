--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d65f55c13b4bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bf587edde74a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be01670f0ee4428"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8be184faeeb426b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db9ada356e84fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be01670f0ee4428" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb31cdd495b466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8be184faeeb426b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,974</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,764</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,879</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,894</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,864</x:t>
-[...26 lines deleted...]
-          <x:t>0,926</x:t>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>