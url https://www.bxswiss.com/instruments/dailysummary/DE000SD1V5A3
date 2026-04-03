--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f91194d0f343fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3446560cd49b432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2058e30f7d64c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eea1a27ba684ffb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf795f63fbf5d40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2058e30f7d64c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c41e040fcc45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eea1a27ba684ffb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>