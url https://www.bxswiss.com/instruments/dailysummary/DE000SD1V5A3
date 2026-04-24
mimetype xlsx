--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3446560cd49b432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc97a7917880415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eea1a27ba684ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82acd570994456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c41e040fcc45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eea1a27ba684ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4a66d07035423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82acd570994456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>53,465</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,085</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>50,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,915</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>