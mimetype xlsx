--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc97a7917880415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2965166db8e84c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82acd570994456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f012bff7854c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4a66d07035423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82acd570994456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d20fa4e9ae146a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f012bff7854c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>