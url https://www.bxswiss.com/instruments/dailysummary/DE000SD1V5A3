--- v7 (2026-05-14)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2965166db8e84c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9534238d80ae43ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f012bff7854c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeeaab5c756e4bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d20fa4e9ae146a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f012bff7854c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0efc0addb6c24f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeeaab5c756e4bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>103,105</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>