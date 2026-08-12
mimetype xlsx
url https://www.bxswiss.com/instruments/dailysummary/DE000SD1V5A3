--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9534238d80ae43ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd81369da77442b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeeaab5c756e4bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0264934ad078426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0efc0addb6c24f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeeaab5c756e4bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf126d4384ac34064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0264934ad078426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>