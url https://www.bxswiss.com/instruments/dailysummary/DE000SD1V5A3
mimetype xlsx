--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd81369da77442b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47857a15548a42d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0264934ad078426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6c291e7a3d4ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf126d4384ac34064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0264934ad078426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ed8d7a8ae246fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6c291e7a3d4ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>