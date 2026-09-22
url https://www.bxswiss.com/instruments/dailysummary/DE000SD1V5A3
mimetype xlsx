--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47857a15548a42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b95acfef58d4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6c291e7a3d4ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3b534319664f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ed8d7a8ae246fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6c291e7a3d4ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea576f3a23884824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3b534319664f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>