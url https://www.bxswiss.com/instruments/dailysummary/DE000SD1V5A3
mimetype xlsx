--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b95acfef58d4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3230bb680d436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3b534319664f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773b317d39af4b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea576f3a23884824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3b534319664f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e8a04f4f0b64421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773b317d39af4b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>