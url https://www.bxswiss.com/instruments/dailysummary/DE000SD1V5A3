--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3230bb680d436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbefc9ddc94b047d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773b317d39af4b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e98b33679c4c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e8a04f4f0b64421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773b317d39af4b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cbcd71008074a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e98b33679c4c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>