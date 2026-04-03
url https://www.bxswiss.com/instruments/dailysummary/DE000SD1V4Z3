--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cabfe7d177b4482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0276bdc1144aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d806e5e903d47e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247985408e444ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd599823d0e47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d806e5e903d47e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c9b13deb90c4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247985408e444ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,704</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,603</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>