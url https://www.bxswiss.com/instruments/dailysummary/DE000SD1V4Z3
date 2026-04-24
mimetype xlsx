--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0276bdc1144aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff07d6747f334c3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247985408e444ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edfa3667ca54dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c9b13deb90c4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247985408e444ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8edbc10897b64672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edfa3667ca54dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,645</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,624</x:t>
-[...16 lines deleted...]
-          <x:t>0,669</x:t>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,656</x:t>
-[...544 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>