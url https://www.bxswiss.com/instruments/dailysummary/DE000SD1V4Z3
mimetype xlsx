--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff07d6747f334c3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cba84a0cb244eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edfa3667ca54dd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d17295951e4b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8edbc10897b64672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edfa3667ca54dd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f05fa135244f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d17295951e4b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,671</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,791</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,737</x:t>
-[...382 lines deleted...]
-          <x:t>0,977</x:t>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>