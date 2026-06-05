--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cba84a0cb244eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad3399258de4a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d17295951e4b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc1f88e4ff44e50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f05fa135244f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d17295951e4b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33a7cdafc4640b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc1f88e4ff44e50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,667</x:t>
-[...11 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>0,787</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>