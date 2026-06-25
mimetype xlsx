--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad3399258de4a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961ace787b8d4daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc1f88e4ff44e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd017e85ae6284990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33a7cdafc4640b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc1f88e4ff44e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde480c17959f488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd017e85ae6284990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,696</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>