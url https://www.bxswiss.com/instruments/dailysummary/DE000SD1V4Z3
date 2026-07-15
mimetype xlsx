--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961ace787b8d4daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f539c1c21f4902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd017e85ae6284990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdefaff94a69a4116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde480c17959f488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd017e85ae6284990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea21963c24fa4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdefaff94a69a4116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,266</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,263</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,260</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>0,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>