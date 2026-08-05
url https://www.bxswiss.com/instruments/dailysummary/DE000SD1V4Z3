--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f539c1c21f4902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e37583af017461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdefaff94a69a4116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5bb4cfa1aa441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea21963c24fa4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdefaff94a69a4116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1cbf893b09a4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5bb4cfa1aa441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,276</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,174</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,172</x:t>
-[...313 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,203</x:t>
-[...85 lines deleted...]
-          <x:t>0,260</x:t>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>