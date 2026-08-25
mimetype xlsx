--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e37583af017461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae19d3999c0943f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5bb4cfa1aa441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e157af082e4084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1cbf893b09a4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5bb4cfa1aa441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cd50c375244cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e157af082e4084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,204</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,173</x:t>
-[...16 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,203</x:t>
-[...16 lines deleted...]
-          <x:t>0,214</x:t>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...26 lines deleted...]
-          <x:t>0,212</x:t>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,261</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,218</x:t>
-[...4 lines deleted...]
-          <x:t>0,239</x:t>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>