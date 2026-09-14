--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae19d3999c0943f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbf68d656dd4f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e157af082e4084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392c6014d39e4306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cd50c375244cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e157af082e4084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2b2919cb5e46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392c6014d39e4306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,213</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,209</x:t>
-[...60 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,198</x:t>
-[...441 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>