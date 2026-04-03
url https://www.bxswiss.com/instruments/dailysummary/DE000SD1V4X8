--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b677586e774895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb269382185b24311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56cbc38f98924c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2a353e6e4e4038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70aec94452234a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56cbc38f98924c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e39245487f9465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2a353e6e4e4038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>10,455</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,175</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>9,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,585</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>