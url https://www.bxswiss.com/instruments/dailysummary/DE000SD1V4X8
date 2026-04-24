--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb269382185b24311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d59c08cad84995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2a353e6e4e4038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786ece6eacea4071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e39245487f9465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2a353e6e4e4038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752b0218a59a44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786ece6eacea4071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>9,630</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,150</x:t>
-[...87 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,975</x:t>
-[...252 lines deleted...]
-          <x:t>9,545</x:t>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>