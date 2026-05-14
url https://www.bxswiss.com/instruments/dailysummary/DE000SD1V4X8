--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d59c08cad84995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7642f2afe39c4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786ece6eacea4071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb08855cbe04b57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752b0218a59a44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786ece6eacea4071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b0fce48b8d497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb08855cbe04b57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,585</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,170</x:t>
-[...566 lines deleted...]
-          <x:t>5,560</x:t>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>