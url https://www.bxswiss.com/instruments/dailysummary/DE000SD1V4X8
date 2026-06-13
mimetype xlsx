--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7642f2afe39c4484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad470794e5c4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb08855cbe04b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d8589911e84122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b0fce48b8d497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb08855cbe04b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1600c750234948d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d8589911e84122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,675</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,155</x:t>
-[...117 lines deleted...]
-          <x:t>5,320</x:t>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>