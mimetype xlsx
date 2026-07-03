--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad470794e5c4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb18b0b5d6ab4d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d8589911e84122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc57645797c0948cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1600c750234948d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d8589911e84122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R297801454ce947ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc57645797c0948cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>5,070</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>6,495</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,320</x:t>
-[...377 lines deleted...]
-          <x:t>6,805</x:t>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>