--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb18b0b5d6ab4d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100a0fa7d8054c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc57645797c0948cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8cd05a449914d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R297801454ce947ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc57645797c0948cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709c2dd247314dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8cd05a449914d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>4,935</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,735</x:t>
-[...463 lines deleted...]
-          <x:t>9,300</x:t>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>