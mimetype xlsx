--- v10 (2026-07-23)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100a0fa7d8054c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5dd6617a384fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8cd05a449914d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5099b01ea234f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709c2dd247314dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8cd05a449914d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra627fb292b7c4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5099b01ea234f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>8,245</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,145</x:t>
-[...313 lines deleted...]
-          <x:t>7,270</x:t>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,090</x:t>
-[...16 lines deleted...]
-          <x:t>6,940</x:t>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,045</x:t>
-[...161 lines deleted...]
-          <x:t>7,205</x:t>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>