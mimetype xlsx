--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5dd6617a384fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra047792c3725419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5099b01ea234f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c7dacb406d47b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra627fb292b7c4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5099b01ea234f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc948e46fe5604215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c7dacb406d47b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,780</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,550</x:t>
-[...102 lines deleted...]
-          <x:t>6,660</x:t>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>5,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,275</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,065</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>5,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>