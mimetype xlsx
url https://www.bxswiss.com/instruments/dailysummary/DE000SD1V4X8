--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra047792c3725419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87cf7f17df03479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c7dacb406d47b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aee5cbec3534081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc948e46fe5604215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c7dacb406d47b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c9c67fdcd5413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aee5cbec3534081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...183 lines deleted...]
-          <x:t>1,335</x:t>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,310</x:t>
-[...6 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>