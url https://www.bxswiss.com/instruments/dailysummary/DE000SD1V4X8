--- v13 (2026-10-13)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87cf7f17df03479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9187ecc3194fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aee5cbec3534081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c0153087bc742e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c9c67fdcd5413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aee5cbec3534081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fab32b6080415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c0153087bc742e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...26 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,575</x:t>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
-[...21 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,870</x:t>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,675</x:t>
-[...247 lines deleted...]
-          <x:t>1,520</x:t>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>