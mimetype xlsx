--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4560707803e4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2566b30f279742fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R856998c82bda4faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d70e339abe4503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb70f47ca1314d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R856998c82bda4faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30b787aca0b4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d70e339abe4503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>