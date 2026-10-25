--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2566b30f279742fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5927d0314d16440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d70e339abe4503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9683c64a114d8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30b787aca0b4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d70e339abe4503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c705e6bda342de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9683c64a114d8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>12,830</x:t>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>23.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,630</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>14,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,560</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>