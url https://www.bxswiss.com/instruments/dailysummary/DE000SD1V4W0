--- v5 (2026-03-14)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab098c48024e4b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690db21cd9eb40a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26a9689a1a64a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf150f0546cb4424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03f49d2b54f14ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26a9689a1a64a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra112c3aaaada4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf150f0546cb4424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>39,430</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>