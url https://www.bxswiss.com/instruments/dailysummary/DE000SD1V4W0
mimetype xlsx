--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690db21cd9eb40a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c33e3c19f345a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf150f0546cb4424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77bf2285634b4e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra112c3aaaada4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf150f0546cb4424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b599ce162754467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77bf2285634b4e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>