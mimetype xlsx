--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c33e3c19f345a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11309c917c94f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77bf2285634b4e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d337dc653bd4f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b599ce162754467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77bf2285634b4e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802405adc46141be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d337dc653bd4f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>27,400</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,955</x:t>
-[...210 lines deleted...]
-          <x:t>26,705</x:t>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,335</x:t>
-[...60 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>27,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>