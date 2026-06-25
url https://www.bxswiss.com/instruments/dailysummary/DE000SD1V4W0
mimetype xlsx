--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11309c917c94f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5301c0394fe4ab8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d337dc653bd4f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26fd610229a54353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802405adc46141be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d337dc653bd4f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b30855d48db4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26fd610229a54353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>26,705</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,335</x:t>
-[...60 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>