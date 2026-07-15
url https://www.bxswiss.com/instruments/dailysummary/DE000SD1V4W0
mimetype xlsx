--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5301c0394fe4ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ffdbc8021846a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26fd610229a54353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcd9d298fb194e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b30855d48db4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26fd610229a54353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf63858059b42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcd9d298fb194e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>33,530</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,420</x:t>
-[...220 lines deleted...]
-          <x:t>36,770</x:t>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>