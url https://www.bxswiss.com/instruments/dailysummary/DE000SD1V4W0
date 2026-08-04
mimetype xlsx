--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ffdbc8021846a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ced597559624366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcd9d298fb194e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22d6e64ab2d4cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf63858059b42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcd9d298fb194e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9552049d05a04736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22d6e64ab2d4cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>35,030</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>31,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>