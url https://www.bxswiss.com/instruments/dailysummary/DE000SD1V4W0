--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ced597559624366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50492fa5219a4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22d6e64ab2d4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a82964fee34440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9552049d05a04736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22d6e64ab2d4cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae0a0c596c5413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a82964fee34440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>