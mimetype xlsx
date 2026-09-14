--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50492fa5219a4d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4560707803e4a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a82964fee34440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R856998c82bda4faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae0a0c596c5413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a82964fee34440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb70f47ca1314d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R856998c82bda4faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>