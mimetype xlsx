--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88685e9e44944f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1bb77162724109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee44ec4cca641b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39457d86614493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5097736d2be34eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee44ec4cca641b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6893a6eea64f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39457d86614493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>