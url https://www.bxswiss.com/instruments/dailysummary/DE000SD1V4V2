--- v11 (2026-09-22)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1bb77162724109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raece6d3319804254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39457d86614493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde0054414ec4262"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6893a6eea64f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39457d86614493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ffc9981c314acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde0054414ec4262" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>68,880</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,035</x:t>
-[...269 lines deleted...]
-          <x:t>42,535</x:t>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>