--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11971b469f5d4767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13476ed342fe46cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6840ee850d714c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2068eda27e1840d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71fccf578d0c4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6840ee850d714c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6813907d84a64c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2068eda27e1840d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>79,390</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,885</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>77,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,445</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>