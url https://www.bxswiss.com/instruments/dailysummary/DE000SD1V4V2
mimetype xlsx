--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13476ed342fe46cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf018ed10544b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2068eda27e1840d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3df119cc4f4533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6813907d84a64c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2068eda27e1840d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7aded1ef5f4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3df119cc4f4533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>66,540</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>61,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>62,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,900</x:t>
-[...85 lines deleted...]
-          <x:t>70,540</x:t>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>