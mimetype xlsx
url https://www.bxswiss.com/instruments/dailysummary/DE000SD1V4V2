--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf018ed10544b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f9fb91376c4349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3df119cc4f4533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590f2c03ba364984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7aded1ef5f4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3df119cc4f4533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf652a45416cb4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590f2c03ba364984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>