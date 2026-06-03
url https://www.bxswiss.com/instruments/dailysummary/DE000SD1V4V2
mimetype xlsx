--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f9fb91376c4349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e0c441963b499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590f2c03ba364984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfccb5ff819494f86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf652a45416cb4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590f2c03ba364984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6782e3d960fc44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfccb5ff819494f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>57,615</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...451 lines deleted...]
-          <x:t>54,935</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>