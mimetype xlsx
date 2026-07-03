--- v7 (2026-06-03)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e0c441963b499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd057d06f1ff14a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfccb5ff819494f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f00262d48c4491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6782e3d960fc44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfccb5ff819494f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0117470363924db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f00262d48c4491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...485 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,795</x:t>
-[...63 lines deleted...]
-          <x:t>47,620</x:t>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>