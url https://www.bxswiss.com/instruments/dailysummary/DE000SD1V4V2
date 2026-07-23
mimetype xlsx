--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd057d06f1ff14a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree61fa62984342fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f00262d48c4491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086f65035be84ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0117470363924db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f00262d48c4491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f61c79796104144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086f65035be84ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>76,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>