--- v9 (2026-07-23)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree61fa62984342fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88685e9e44944f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086f65035be84ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee44ec4cca641b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f61c79796104144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086f65035be84ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5097736d2be34eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee44ec4cca641b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>66,990</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>70,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,060</x:t>
-[...242 lines deleted...]
-          <x:t>73,405</x:t>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>