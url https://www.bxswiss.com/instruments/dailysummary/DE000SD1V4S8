--- v6 (2026-03-17)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0eb9a79e168493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5696e122268848cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eaeb56322a94489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81eed3fbb11f4d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5cc9d702f44064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eaeb56322a94489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33715734dff400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81eed3fbb11f4d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,579</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,616</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>0,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,632</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>0,632</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>