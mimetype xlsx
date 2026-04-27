--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5696e122268848cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a5301306c24c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81eed3fbb11f4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R210709e7570f4fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33715734dff400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81eed3fbb11f4d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdacdb4bf3cc14918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R210709e7570f4fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,632</x:t>
-[...522 lines deleted...]
-          <x:t>0,501</x:t>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>