--- v8 (2026-04-27)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a5301306c24c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2547592c7ec43e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R210709e7570f4fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18c380c21884c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdacdb4bf3cc14918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R210709e7570f4fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f05712df002413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18c380c21884c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>31.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,477</x:t>
-[...21 lines deleted...]
-          <x:t>0,532</x:t>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,489</x:t>
-[...404 lines deleted...]
-          <x:t>0,666</x:t>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>