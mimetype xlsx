--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2547592c7ec43e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c778c2f9134195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18c380c21884c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a7d3e9c70c41aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f05712df002413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18c380c21884c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15021af5833e48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a7d3e9c70c41aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...603 lines deleted...]
-          <x:t>0,444</x:t>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>