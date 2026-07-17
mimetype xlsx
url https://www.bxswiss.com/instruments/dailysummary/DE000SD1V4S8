--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c778c2f9134195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d10356beb7144cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a7d3e9c70c41aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b00322ea3904d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15021af5833e48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a7d3e9c70c41aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e60f5bd57945ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b00322ea3904d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,612</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,568</x:t>
-[...65 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,466</x:t>
-[...146 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,537</x:t>
-[...107 lines deleted...]
-          <x:t>0,548</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,523</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>