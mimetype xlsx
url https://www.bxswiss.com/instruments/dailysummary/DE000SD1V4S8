--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d10356beb7144cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7091f91f1dfb41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b00322ea3904d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe56e438ce4045d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e60f5bd57945ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b00322ea3904d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ed13cd4441455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe56e438ce4045d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,582</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>0,713</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>