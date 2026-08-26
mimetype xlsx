--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7091f91f1dfb41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65387114635843ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe56e438ce4045d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e579c939a643b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ed13cd4441455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe56e438ce4045d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c8d1fb4df94954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e579c939a643b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,432</x:t>
-[...21 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,480</x:t>
-[...156 lines deleted...]
-          <x:t>0,453</x:t>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,540</x:t>
-[...26 lines deleted...]
-          <x:t>0,492</x:t>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>