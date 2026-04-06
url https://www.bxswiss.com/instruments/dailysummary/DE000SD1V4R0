--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57c92291cd6456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6729bfea2ac84f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d9520376494c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36784aa49ea94d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345444f09f854414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d9520376494c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra681b8d12ff943ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36784aa49ea94d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4R0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,960</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,780</x:t>
-[...33 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,355</x:t>
-[...215 lines deleted...]
-          <x:t>4,535</x:t>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,120</x:t>
-[...151 lines deleted...]
-          <x:t>3,755</x:t>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,720</x:t>
-[...80 lines deleted...]
-          <x:t>3,980</x:t>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>