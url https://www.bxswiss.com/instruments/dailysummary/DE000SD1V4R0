--- v6 (2026-04-06)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6729bfea2ac84f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f170e9d63a4d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36784aa49ea94d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9cfa3805414351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra681b8d12ff943ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36784aa49ea94d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7a1db9a39141a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9cfa3805414351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4R0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,055</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,920</x:t>
-[...16 lines deleted...]
-          <x:t>3,875</x:t>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,840</x:t>
-[...151 lines deleted...]
-          <x:t>4,095</x:t>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,050</x:t>
-[...6 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,015</x:t>
-[...306 lines deleted...]
-          <x:t>3,510</x:t>
+          <x:t>4,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>