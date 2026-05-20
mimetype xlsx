--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f170e9d63a4d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fbaaaf99d54610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9cfa3805414351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c617c6de6464fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7a1db9a39141a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9cfa3805414351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff2861d6a1a446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c617c6de6464fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4R0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,145</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,105</x:t>
-[...53 lines deleted...]
-          <x:t>3,175</x:t>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>3,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,460</x:t>
-[...11 lines deleted...]
-          <x:t>3,505</x:t>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,425</x:t>
-[...328 lines deleted...]
-          <x:t>4,320</x:t>
+          <x:t>3,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>