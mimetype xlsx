--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fbaaaf99d54610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb5af497169433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c617c6de6464fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4afbfa6dcf1d4ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff2861d6a1a446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c617c6de6464fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9afe17ff69e645fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4afbfa6dcf1d4ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4R0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,530</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,310</x:t>
-[...286 lines deleted...]
-          <x:t>3,795</x:t>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,505</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>3,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>