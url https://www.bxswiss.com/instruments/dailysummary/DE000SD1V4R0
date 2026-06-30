--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb5af497169433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896a2f1654154b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4afbfa6dcf1d4ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59e2b0d61e04c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9afe17ff69e645fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4afbfa6dcf1d4ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R881168e8d3324dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59e2b0d61e04c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4R0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,485</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,315</x:t>
-[...38 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,485</x:t>
-[...58 lines deleted...]
-          <x:t>3,465</x:t>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,445</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,815</x:t>
-[...274 lines deleted...]
-          <x:t>3,505</x:t>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>