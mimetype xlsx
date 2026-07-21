--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896a2f1654154b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78aa5545567e4598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59e2b0d61e04c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768ee420126c41da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R881168e8d3324dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59e2b0d61e04c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8446a8f223e4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768ee420126c41da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4R0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>3,270</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,255</x:t>
-[...102 lines deleted...]
-          <x:t>4,025</x:t>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,825</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>