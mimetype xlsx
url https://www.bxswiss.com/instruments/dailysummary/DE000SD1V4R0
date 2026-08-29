--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78aa5545567e4598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a681e4ae104496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768ee420126c41da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa3e6b3f0164101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8446a8f223e4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768ee420126c41da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62455fc64ece4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa3e6b3f0164101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4R0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,775</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,610</x:t>
-[...6 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,725</x:t>
-[...539 lines deleted...]
-          <x:t>4,950</x:t>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>