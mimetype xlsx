--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc51e06d4f440ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464ddd624d9a4731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdcd36390984807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992a09a4c97942ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec0424f7c144bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdcd36390984807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ad2f009d034d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992a09a4c97942ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,666</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,632</x:t>
-[...571 lines deleted...]
-          <x:t>0,931</x:t>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>