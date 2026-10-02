--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464ddd624d9a4731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483345dc6281490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992a09a4c97942ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccecf2436b9246a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ad2f009d034d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992a09a4c97942ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re206327fd9504428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccecf2436b9246a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,832</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...65 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,793</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...11 lines deleted...]
-          <x:t>0,778</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,768</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...90 lines deleted...]
-          <x:t>0,592</x:t>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>