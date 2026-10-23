--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483345dc6281490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf267217265f04f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccecf2436b9246a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4374ade1b54203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re206327fd9504428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccecf2436b9246a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd23c3b1e124e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4374ade1b54203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>0,719</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,730</x:t>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>28.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,794</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>01.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
-[...36 lines deleted...]
-          <x:t>0,749</x:t>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>