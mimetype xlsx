--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc816d28215c24804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693cf08ad1c14ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e540e8577a5476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef957bd1cb94a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec5c119aa9f45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e540e8577a5476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra55d5f23029143d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef957bd1cb94a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,648</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,680</x:t>
-[...249 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,590</x:t>
-[...90 lines deleted...]
-          <x:t>0,468</x:t>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>