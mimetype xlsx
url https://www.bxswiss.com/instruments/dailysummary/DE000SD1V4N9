--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693cf08ad1c14ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a7db051c3548c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef957bd1cb94a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c404d9f0274931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra55d5f23029143d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef957bd1cb94a80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70abdb1af4744b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c404d9f0274931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,698</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,683</x:t>
-[...48 lines deleted...]
-          <x:t>0,574</x:t>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,590</x:t>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,541</x:t>
-[...394 lines deleted...]
-          <x:t>0,578</x:t>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,559</x:t>
-[...53 lines deleted...]
-          <x:t>0,592</x:t>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>