--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a7db051c3548c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3b7f2f5d1648aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c404d9f0274931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a6a8ee3aae44e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70abdb1af4744b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c404d9f0274931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R510339a4d6804414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a6a8ee3aae44e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,463</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,461</x:t>
-[...517 lines deleted...]
-          <x:t>0,518</x:t>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>