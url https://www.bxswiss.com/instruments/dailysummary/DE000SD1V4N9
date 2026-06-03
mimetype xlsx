--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3b7f2f5d1648aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcacebae58e4e4bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a6a8ee3aae44e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca8a1049b114da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R510339a4d6804414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a6a8ee3aae44e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5c98dabe464cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca8a1049b114da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,502</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,447</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>