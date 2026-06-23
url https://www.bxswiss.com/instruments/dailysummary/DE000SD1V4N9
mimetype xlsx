--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcacebae58e4e4bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588918d509c24ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca8a1049b114da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb8e2cf30ed47b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5c98dabe464cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca8a1049b114da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc998a458b36f47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb8e2cf30ed47b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,436</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,434</x:t>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,499</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>