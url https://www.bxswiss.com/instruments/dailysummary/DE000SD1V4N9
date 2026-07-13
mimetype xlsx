--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588918d509c24ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0500de2cd5cb4291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb8e2cf30ed47b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590676aa5c0d46d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc998a458b36f47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb8e2cf30ed47b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c8969656dfb464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590676aa5c0d46d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,526</x:t>
-[...549 lines deleted...]
-          <x:t>0,517</x:t>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>