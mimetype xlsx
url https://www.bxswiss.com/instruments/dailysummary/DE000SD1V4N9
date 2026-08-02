--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0500de2cd5cb4291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ca2968a59742e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590676aa5c0d46d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b277d8921ba448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c8969656dfb464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590676aa5c0d46d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51fc7cefe50746e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b277d8921ba448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,636</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,630</x:t>
-[...301 lines deleted...]
-          <x:t>0,949</x:t>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>