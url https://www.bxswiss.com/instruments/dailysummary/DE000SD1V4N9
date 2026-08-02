--- v12 (2026-08-02)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ca2968a59742e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe9c34c8a484510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b277d8921ba448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a7e6d3bacb4822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51fc7cefe50746e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b277d8921ba448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba98eb1d7974ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a7e6d3bacb4822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>