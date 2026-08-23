--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe9c34c8a484510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc51e06d4f440ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a7e6d3bacb4822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdcd36390984807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba98eb1d7974ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a7e6d3bacb4822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec0424f7c144bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdcd36390984807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V4N9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,812</x:t>
+          <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,788</x:t>
-[...21 lines deleted...]
-          <x:t>0,809</x:t>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,972</x:t>
-[...414 lines deleted...]
-          <x:t>0,776</x:t>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>