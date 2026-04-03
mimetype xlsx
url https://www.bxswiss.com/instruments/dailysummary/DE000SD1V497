--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2570ba99f8f4eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced307a2aad14df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c6ce6b722f4b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56dd0c7d74554756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a285a6b0da4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c6ce6b722f4b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae07ec4f76da4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56dd0c7d74554756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>32,030</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,150</x:t>
-        </x:is>
-[...602 lines deleted...]
-          <x:t>51,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>