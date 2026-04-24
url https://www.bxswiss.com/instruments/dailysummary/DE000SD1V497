--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced307a2aad14df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c5758282484928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56dd0c7d74554756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803e74d3e2ee4986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae07ec4f76da4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56dd0c7d74554756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d3585feccf493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803e74d3e2ee4986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>