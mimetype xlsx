--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c5758282484928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e95ffffb7545de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803e74d3e2ee4986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb16476a5a044589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d3585feccf493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803e74d3e2ee4986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7292560cb3b144d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb16476a5a044589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>38,790</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,785</x:t>
-[...463 lines deleted...]
-          <x:t>34,535</x:t>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>