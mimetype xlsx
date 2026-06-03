--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e95ffffb7545de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f00b0197a146ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb16476a5a044589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5178961ff44823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7292560cb3b144d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb16476a5a044589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb75e2baf134e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5178961ff44823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,035</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>