--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f00b0197a146ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d53dfba76834eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5178961ff44823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8729efc9ff884ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb75e2baf134e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5178961ff44823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027c1f72c84c4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8729efc9ff884ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,500</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>32,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>