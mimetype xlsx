--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d53dfba76834eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7723ae0bc2264ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8729efc9ff884ec2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03aef99c177848c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027c1f72c84c4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8729efc9ff884ec2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86229ee3e1664abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03aef99c177848c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>29,110</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,770</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>