--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7723ae0bc2264ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d77fea2e4246ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03aef99c177848c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d2d79de2564aaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86229ee3e1664abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03aef99c177848c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9911d3929442cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d2d79de2564aaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,330</x:t>
-[...188 lines deleted...]
-          <x:t>26,195</x:t>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,230</x:t>
-[...6 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,085</x:t>
-[...225 lines deleted...]
-          <x:t>20,385</x:t>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>