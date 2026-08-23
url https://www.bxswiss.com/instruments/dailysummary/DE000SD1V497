--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d77fea2e4246ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb822b2d72244475" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d2d79de2564aaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2281bfc5496c4417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9911d3929442cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d2d79de2564aaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63daae2eeeba4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2281bfc5496c4417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>19,375</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>21,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,095</x:t>
-[...119 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,400</x:t>
-[...63 lines deleted...]
-          <x:t>20,625</x:t>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>