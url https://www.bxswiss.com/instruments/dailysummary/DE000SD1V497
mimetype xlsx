--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb822b2d72244475" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654fca98d12348dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2281bfc5496c4417"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9c588d9d344766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63daae2eeeba4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2281bfc5496c4417" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ef446222d3425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9c588d9d344766" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,020</x:t>
-[...345 lines deleted...]
-          <x:t>22,960</x:t>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,270</x:t>
-[...139 lines deleted...]
-          <x:t>21,925</x:t>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>