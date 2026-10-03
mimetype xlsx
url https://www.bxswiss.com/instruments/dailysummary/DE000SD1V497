--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654fca98d12348dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fc7b4e0000442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9c588d9d344766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e722df91874457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ef446222d3425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9c588d9d344766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c1ff8d95364249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e722df91874457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>22,960</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,270</x:t>
-[...26 lines deleted...]
-          <x:t>21,695</x:t>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...505 lines deleted...]
-          <x:t>25,655</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>