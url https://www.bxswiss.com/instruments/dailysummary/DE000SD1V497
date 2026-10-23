--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fc7b4e0000442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfb081f34b94fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e722df91874457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33bad6c1cf349ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c1ff8d95364249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e722df91874457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f07209cd9140fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33bad6c1cf349ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,640</x:t>
-[...124 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,185</x:t>
-[...205 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>25,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,315</x:t>
-[...252 lines deleted...]
-          <x:t>21,440</x:t>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>