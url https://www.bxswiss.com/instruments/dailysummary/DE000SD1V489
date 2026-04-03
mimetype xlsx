--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba38a1d46b6453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a76e30cbfc64063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb865a22eee6d4d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6da1fd0f5db4a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ebef19227ca43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb865a22eee6d4d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736a22619ec649d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6da1fd0f5db4a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>40,810</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...558 lines deleted...]
-          <x:t>41,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,285</x:t>
-[...53 lines deleted...]
-          <x:t>42,045</x:t>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>