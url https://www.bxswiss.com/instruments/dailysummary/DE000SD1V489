--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a76e30cbfc64063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4986f5528603414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6da1fd0f5db4a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c83256fa8764a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736a22619ec649d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6da1fd0f5db4a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6ec2b10c89445bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c83256fa8764a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>51,780</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,225</x:t>
-[...620 lines deleted...]
-          <x:t>45,230</x:t>
+          <x:t>47,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>