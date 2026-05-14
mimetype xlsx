--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4986f5528603414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3193094c4b8743a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c83256fa8764a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199d6153564048cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6ec2b10c89445bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c83256fa8764a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15229e312b9d48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199d6153564048cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>39,570</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,320</x:t>
-[...463 lines deleted...]
-          <x:t>46,420</x:t>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>