--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3193094c4b8743a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb933e99f96d48dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199d6153564048cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6a7ddcb96f453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15229e312b9d48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199d6153564048cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra188fe208d9b40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6a7ddcb96f453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>