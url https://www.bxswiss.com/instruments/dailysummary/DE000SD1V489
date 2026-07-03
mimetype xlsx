--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb933e99f96d48dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0babed2b1f834a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6a7ddcb96f453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdbb74cfe9204ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra188fe208d9b40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6a7ddcb96f453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9deb12bb6f7b4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdbb74cfe9204ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>