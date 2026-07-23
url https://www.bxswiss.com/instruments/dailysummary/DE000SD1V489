--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0babed2b1f834a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf479e7b3e50344a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdbb74cfe9204ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4235bfb0d9d54643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9deb12bb6f7b4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdbb74cfe9204ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021d6b12e02d4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4235bfb0d9d54643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>