--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf479e7b3e50344a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf47d63cee24fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4235bfb0d9d54643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5d124357e34bfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021d6b12e02d4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4235bfb0d9d54643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b93b97858dc49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5d124357e34bfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,680</x:t>
-[...193 lines deleted...]
-          <x:t>44,855</x:t>
+          <x:t>48,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>45,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>