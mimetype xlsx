--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf47d63cee24fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a1c87967c04f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5d124357e34bfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1423afee4b5343e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b93b97858dc49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5d124357e34bfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2fcb7698eb45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1423afee4b5343e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,340</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>50,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,195</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>