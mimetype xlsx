--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a1c87967c04f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddc9af42fe142cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1423afee4b5343e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re864445d4bf345e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2fcb7698eb45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1423afee4b5343e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793115a47c434031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re864445d4bf345e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,040</x:t>
-[...360 lines deleted...]
-          <x:t>59,750</x:t>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>