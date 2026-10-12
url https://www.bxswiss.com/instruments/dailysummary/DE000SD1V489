--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddc9af42fe142cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0461319585ef4cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re864445d4bf345e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51e36ebc8e84401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793115a47c434031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re864445d4bf345e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re42c378ddb5047d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51e36ebc8e84401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>56,035</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>56,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>55,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>