--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0461319585ef4cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d96cd12f31e4804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51e36ebc8e84401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reecc401fa7494c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re42c378ddb5047d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51e36ebc8e84401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57842088cdcd4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reecc401fa7494c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,925</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>58,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,290</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>