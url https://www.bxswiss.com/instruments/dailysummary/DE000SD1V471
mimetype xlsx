--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re743f26687654683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24a3d5d474b4127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a666f54ed5441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb30596dec84009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187653de32b248e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a666f54ed5441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd65db93388cd4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb30596dec84009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>