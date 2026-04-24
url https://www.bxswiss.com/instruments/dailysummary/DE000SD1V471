--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24a3d5d474b4127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf47d3123a2436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb30596dec84009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9f319e97674ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd65db93388cd4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb30596dec84009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f03860063084ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9f319e97674ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>