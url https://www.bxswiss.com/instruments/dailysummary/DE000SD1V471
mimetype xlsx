--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf47d3123a2436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e301042b767477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9f319e97674ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c433be08f8f4d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f03860063084ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9f319e97674ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e7a80fb08a9422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c433be08f8f4d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>