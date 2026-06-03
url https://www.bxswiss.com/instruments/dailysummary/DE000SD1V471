--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e301042b767477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c4f6167bc640b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c433be08f8f4d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeaa3331d04a494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e7a80fb08a9422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c433be08f8f4d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d1d01db7c74199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeaa3331d04a494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>