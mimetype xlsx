--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c4f6167bc640b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b603b7a6204ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeaa3331d04a494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5862fd1f7f44ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d1d01db7c74199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeaa3331d04a494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51afd46743004b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5862fd1f7f44ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>