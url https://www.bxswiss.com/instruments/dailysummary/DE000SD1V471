--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b603b7a6204ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c5167bea004313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5862fd1f7f44ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4387cb892c1542f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51afd46743004b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5862fd1f7f44ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2429349762ee43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4387cb892c1542f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>