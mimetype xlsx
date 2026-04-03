--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36fca85c4db84aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f94f65f0364119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30cadc5b4bd4376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cabcd0900441bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7da7a42ba9f4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30cadc5b4bd4376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b8812d4e6f4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cabcd0900441bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>