--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f94f65f0364119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b54635ac18d4a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cabcd0900441bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b4b53219cbb41ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b8812d4e6f4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cabcd0900441bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48800edf82c4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b4b53219cbb41ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,410</x:t>
-[...269 lines deleted...]
-          <x:t>0,352</x:t>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,378</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>