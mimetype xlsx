--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b54635ac18d4a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ccb5cf7ffd44fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b4b53219cbb41ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf9a445a2f64413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48800edf82c4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b4b53219cbb41ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a8652f68d14814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf9a445a2f64413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,360</x:t>
-[...124 lines deleted...]
-          <x:t>0,406</x:t>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...11 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,393</x:t>
-[...360 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>