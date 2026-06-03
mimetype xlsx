--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ccb5cf7ffd44fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacccabdb1f341ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf9a445a2f64413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822fa1680ed046a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a8652f68d14814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf9a445a2f64413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62d845c7ade472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822fa1680ed046a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,434</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,426</x:t>
-[...21 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>