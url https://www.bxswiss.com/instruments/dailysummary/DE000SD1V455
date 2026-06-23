--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacccabdb1f341ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52000b53e7fe439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822fa1680ed046a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra744762c4d1d4de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62d845c7ade472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822fa1680ed046a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264aab3d93b44a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra744762c4d1d4de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,584</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,577</x:t>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,689</x:t>
-[...225 lines deleted...]
-          <x:t>0,852</x:t>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>