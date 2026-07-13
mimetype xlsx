--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52000b53e7fe439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb62c0aab01b4224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra744762c4d1d4de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R964a2b3b31c74f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264aab3d93b44a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra744762c4d1d4de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f99143d3164697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R964a2b3b31c74f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,657</x:t>
-[...210 lines deleted...]
-          <x:t>0,605</x:t>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,607</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,592</x:t>
-[...269 lines deleted...]
-          <x:t>0,640</x:t>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>