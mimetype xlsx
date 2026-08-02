--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb62c0aab01b4224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d73b1c676f4c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R964a2b3b31c74f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f5e35b8ae34cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f99143d3164697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R964a2b3b31c74f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ebd3d821e6441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f5e35b8ae34cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,638</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>0,581</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>