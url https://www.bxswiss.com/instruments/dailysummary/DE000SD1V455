--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d73b1c676f4c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54abf92448c849a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f5e35b8ae34cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ac66997f8141b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ebd3d821e6441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f5e35b8ae34cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca9c054d5db42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ac66997f8141b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,603</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>0,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>