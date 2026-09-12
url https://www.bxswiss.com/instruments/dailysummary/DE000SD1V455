--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54abf92448c849a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b8cc1a74e94895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ac66997f8141b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1bb47a6a884fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca9c054d5db42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ac66997f8141b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61645cc6408148f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1bb47a6a884fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...4 lines deleted...]
-          <x:t>0,308</x:t>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,284</x:t>
-[...549 lines deleted...]
-          <x:t>0,386</x:t>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>