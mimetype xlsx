--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b8cc1a74e94895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9307b2d70014000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1bb47a6a884fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e87e668b654170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61645cc6408148f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1bb47a6a884fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbce8ea36e9e4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e87e668b654170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,388</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,396</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...431 lines deleted...]
-          <x:t>0,306</x:t>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>