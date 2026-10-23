--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9307b2d70014000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a450c16dbf4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e87e668b654170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537ba9fe98f846eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbce8ea36e9e4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e87e668b654170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d36f7290984e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537ba9fe98f846eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,364</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...102 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>0,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>