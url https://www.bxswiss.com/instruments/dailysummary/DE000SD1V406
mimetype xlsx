--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8491c9d1d24f467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2f352c090b41c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78708527f31e4d9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88b5f0455db4e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb26297f9b5c4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78708527f31e4d9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc754bd7b14c04b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88b5f0455db4e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,695</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>14,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,795</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>