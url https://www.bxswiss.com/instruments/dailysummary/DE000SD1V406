--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2f352c090b41c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265bc0e530b94d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88b5f0455db4e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785a43eae1994a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc754bd7b14c04b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88b5f0455db4e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51c33b221134a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785a43eae1994a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>10,370</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,165</x:t>
-[...183 lines deleted...]
-          <x:t>8,560</x:t>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>9,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>