--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265bc0e530b94d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98223875201a4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785a43eae1994a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2795c60d72ec4493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51c33b221134a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785a43eae1994a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd239fbd4a404f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2795c60d72ec4493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>8,560</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>27.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,110</x:t>
-[...53 lines deleted...]
-          <x:t>9,595</x:t>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,255</x:t>
-[...65 lines deleted...]
-          <x:t>9,245</x:t>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,605</x:t>
-[...296 lines deleted...]
-          <x:t>8,685</x:t>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>10,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>