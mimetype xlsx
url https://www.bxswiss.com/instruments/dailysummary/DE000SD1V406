--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98223875201a4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fd392c8dd640bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2795c60d72ec4493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e082d841be4b70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd239fbd4a404f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2795c60d72ec4493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9808b165c6e74302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e082d841be4b70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>9,690</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,465</x:t>
-[...357 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,150</x:t>
-[...144 lines deleted...]
-          <x:t>9,370</x:t>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>