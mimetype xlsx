--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fd392c8dd640bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0963bbf1323946f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e082d841be4b70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8778e4e3a614403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9808b165c6e74302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e082d841be4b70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e7bf65a87a44e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8778e4e3a614403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,780</x:t>
-[...4 lines deleted...]
-          <x:t>9,400</x:t>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>10,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,085</x:t>
-[...80 lines deleted...]
-          <x:t>10,770</x:t>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>10,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,435</x:t>
-[...296 lines deleted...]
-          <x:t>10,105</x:t>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>