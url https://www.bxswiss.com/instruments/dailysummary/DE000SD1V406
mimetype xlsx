--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0963bbf1323946f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d16f781fa814030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8778e4e3a614403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9058c604682846d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e7bf65a87a44e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8778e4e3a614403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd575dc8815464ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9058c604682846d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>9,905</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,470</x:t>
-[...11 lines deleted...]
-          <x:t>9,090</x:t>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,825</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,845</x:t>
-[...333 lines deleted...]
-          <x:t>11,455</x:t>
+          <x:t>12,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>