--- v12 (2026-07-23)
+++ v13 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d16f781fa814030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b89323a8124a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9058c604682846d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dfeb038b58448aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd575dc8815464ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9058c604682846d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra52821e3d0ac413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dfeb038b58448aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>9,040</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>9,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>9,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,165</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>10,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,545</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>