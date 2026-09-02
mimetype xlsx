--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b89323a8124a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ed57c0ad054cbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dfeb038b58448aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d79d2012e84d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra52821e3d0ac413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dfeb038b58448aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1884dc556d467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d79d2012e84d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>9,785</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>13,025</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>14,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>