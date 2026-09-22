--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ed57c0ad054cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71a3397aa4545a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d79d2012e84d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0184b76f9958494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1884dc556d467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d79d2012e84d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af6f19730b14829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0184b76f9958494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,875</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,425</x:t>
-[...571 lines deleted...]
-          <x:t>11,560</x:t>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>