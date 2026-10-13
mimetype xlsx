--- v15 (2026-09-22)
+++ v16 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71a3397aa4545a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0682dfbf7a040ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0184b76f9958494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2475cdd98c334293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af6f19730b14829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0184b76f9958494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266c0ce7472a44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2475cdd98c334293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>12,880</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>11,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,635</x:t>
-[...323 lines deleted...]
-          <x:t>13,465</x:t>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>