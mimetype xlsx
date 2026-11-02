--- v16 (2026-10-13)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0682dfbf7a040ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8785f16f98647f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2475cdd98c334293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f77564b7f0c4b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266c0ce7472a44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2475cdd98c334293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re200a0abd4a44e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f77564b7f0c4b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>13,415</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,700</x:t>
-[...382 lines deleted...]
-          <x:t>12,705</x:t>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>