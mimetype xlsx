--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9571419a1fc74db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921ac985269446a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f82fb86aac74867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd851c26fa9894c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1ad0d27008414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f82fb86aac74867" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f933d467eb47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd851c26fa9894c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1AWA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>3,925</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,835</x:t>
-[...11 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,975</x:t>
-[...31 lines deleted...]
-          <x:t>3,930</x:t>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,285</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>4,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>