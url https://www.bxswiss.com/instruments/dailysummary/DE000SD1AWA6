--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921ac985269446a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7098f7789d9439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd851c26fa9894c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28130beaa0944c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f933d467eb47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd851c26fa9894c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed30bf0111e4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28130beaa0944c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1AWA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,275</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,325</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,295</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>4,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>13.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,215</x:t>
-[...16 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,065</x:t>
-[...522 lines deleted...]
-          <x:t>4,285</x:t>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>