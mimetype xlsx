--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf90482cc104b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35606b1e0a94726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4257838e09ba467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f2fd111c0b94961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486581e9a9ac4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4257838e09ba467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe892852aa347d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f2fd111c0b94961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD17SW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,945</x:t>
-[...21 lines deleted...]
-          <x:t>2,960</x:t>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,935</x:t>
-[...11 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>3,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>