--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35606b1e0a94726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce56f92d18642d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f2fd111c0b94961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a0384693f047ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe892852aa347d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f2fd111c0b94961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bedbb4f891f4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a0384693f047ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD17SW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,105</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>3,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...316 lines deleted...]
-          <x:t>3,455</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>