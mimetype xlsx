--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce56f92d18642d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b70cadf8fb42ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a0384693f047ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1713d3e0194f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bedbb4f891f4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a0384693f047ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380932458a49497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1713d3e0194f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD17SW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>3,220</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,175</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>3,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,445</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>3,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,325</x:t>
-[...178 lines deleted...]
-          <x:t>3,310</x:t>
+          <x:t>3,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>3,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>