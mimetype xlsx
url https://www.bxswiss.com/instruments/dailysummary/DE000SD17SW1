--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b70cadf8fb42ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e04e4077594b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1713d3e0194f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e39f1981a55428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380932458a49497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1713d3e0194f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4aea34ca3bb4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e39f1981a55428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD17SW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,485</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,415</x:t>
-[...26 lines deleted...]
-          <x:t>3,375</x:t>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,405</x:t>
-[...43 lines deleted...]
-          <x:t>3,310</x:t>
+          <x:t>3,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>3,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>