--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e04e4077594b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766107046ed247d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e39f1981a55428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cffdb2628d0431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4aea34ca3bb4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e39f1981a55428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97949516aa4d45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cffdb2628d0431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD17SW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,635</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,555</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,455</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,315</x:t>
-[...75 lines deleted...]
-          <x:t>3,115</x:t>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,255</x:t>
-[...188 lines deleted...]
-          <x:t>3,155</x:t>
+          <x:t>3,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>