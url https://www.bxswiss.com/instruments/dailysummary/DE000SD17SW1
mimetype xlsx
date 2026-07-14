--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766107046ed247d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e6327954554634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cffdb2628d0431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f2486ef1e640b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97949516aa4d45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cffdb2628d0431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c150ecfa3c5431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f2486ef1e640b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD17SW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,200</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,180</x:t>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>3,310</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>3,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>