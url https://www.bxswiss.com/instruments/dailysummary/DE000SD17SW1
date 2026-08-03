--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e6327954554634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra385d89bcfcc4b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f2486ef1e640b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5acc0f743bba4167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c150ecfa3c5431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f2486ef1e640b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640dc54e09f24865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5acc0f743bba4167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD17SW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,395</x:t>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,345</x:t>
-[...129 lines deleted...]
-          <x:t>3,235</x:t>
+          <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>3,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,145</x:t>
-[...124 lines deleted...]
-          <x:t>3,245</x:t>
+          <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...58 lines deleted...]
-          <x:t>3,265</x:t>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>