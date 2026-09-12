--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra385d89bcfcc4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6baa11376943fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5acc0f743bba4167"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a58204675a44fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640dc54e09f24865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5acc0f743bba4167" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838c9e9d148b44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a58204675a44fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD17SW1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,215</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,145</x:t>
-[...16 lines deleted...]
-          <x:t>3,325</x:t>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,405</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>3,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>3,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,595</x:t>
-[...171 lines deleted...]
-          <x:t>3,355</x:t>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>