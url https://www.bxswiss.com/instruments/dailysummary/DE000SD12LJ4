--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98c9d3da11d4119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8e91b4cceb42bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b250e752844e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce826e2805e4d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ae02491d8844c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b250e752844e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb81788445d1488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce826e2805e4d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD12LJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,045</x:t>
-[...323 lines deleted...]
-          <x:t>4,080</x:t>
+          <x:t>3,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,015</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>3,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>