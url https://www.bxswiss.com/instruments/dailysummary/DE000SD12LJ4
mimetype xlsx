--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8e91b4cceb42bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e989e122464336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce826e2805e4d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8afb47286bb74e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb81788445d1488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce826e2805e4d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2513f624c894019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8afb47286bb74e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD12LJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,605</x:t>
-[...16 lines deleted...]
-          <x:t>3,730</x:t>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,685</x:t>
+          <x:t>3,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>3,675</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,845</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>3,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>01.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,015</x:t>
-[...36 lines deleted...]
-          <x:t>4,015</x:t>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>