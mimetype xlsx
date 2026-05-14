--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e989e122464336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86b0ad622814f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8afb47286bb74e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd27ae627e5a4eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2513f624c894019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8afb47286bb74e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cf52431acb4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd27ae627e5a4eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD12LJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,755</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,755</x:t>
-[...70 lines deleted...]
-          <x:t>3,765</x:t>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>31.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,885</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,865</x:t>
-[...43 lines deleted...]
-          <x:t>3,965</x:t>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,955</x:t>
-[...11 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,055</x:t>
-[...333 lines deleted...]
-          <x:t>3,995</x:t>
+          <x:t>4,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>