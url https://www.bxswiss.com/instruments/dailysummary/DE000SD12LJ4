--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86b0ad622814f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5b8aff4b754c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd27ae627e5a4eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra976f16cd3e84def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cf52431acb4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd27ae627e5a4eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a8d022a7b247fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra976f16cd3e84def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD12LJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,965</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,935</x:t>
-[...11 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>3,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,985</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,965</x:t>
-[...43 lines deleted...]
-          <x:t>4,045</x:t>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,025</x:t>
-[...490 lines deleted...]
-          <x:t>4,135</x:t>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>