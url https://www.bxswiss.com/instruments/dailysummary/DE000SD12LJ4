--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5b8aff4b754c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e7e38ad11049bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra976f16cd3e84def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4039cf96eb694ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a8d022a7b247fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra976f16cd3e84def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dca2fe0fc994457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4039cf96eb694ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD12LJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,920</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,855</x:t>
-[...16 lines deleted...]
-          <x:t>4,025</x:t>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,025</x:t>
-[...70 lines deleted...]
-          <x:t>4,065</x:t>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,065</x:t>
-[...11 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,275</x:t>
-[...21 lines deleted...]
-          <x:t>4,195</x:t>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,125</x:t>
-[...436 lines deleted...]
-          <x:t>4,120</x:t>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>