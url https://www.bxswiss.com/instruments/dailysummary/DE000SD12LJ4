--- v8 (2026-07-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e7e38ad11049bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3a391fa4094134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4039cf96eb694ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd851f71bedce4fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dca2fe0fc994457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4039cf96eb694ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re960d4d67c334da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd851f71bedce4fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD12LJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,316 +149,289 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,030</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,945</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>3,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>3,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,960</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>4,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,180</x:t>
@@ -791,31 +764,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>