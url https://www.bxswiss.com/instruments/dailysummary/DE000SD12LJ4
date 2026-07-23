--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3a391fa4094134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6d84cdad674121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd851f71bedce4fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248a784d22584684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re960d4d67c334da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd851f71bedce4fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dff94481f34ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248a784d22584684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD12LJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,235</x:t>
-[...21 lines deleted...]
-          <x:t>4,235</x:t>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,185</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>4,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,345</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,330</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>4,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,390</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>