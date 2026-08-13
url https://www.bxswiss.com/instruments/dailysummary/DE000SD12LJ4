--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6d84cdad674121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdde18b35bb94953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248a784d22584684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b4e24b37614919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dff94481f34ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248a784d22584684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref496b7773a84af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b4e24b37614919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD12LJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,285</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,345</x:t>
-[...53 lines deleted...]
-          <x:t>4,390</x:t>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,390</x:t>
-[...485 lines deleted...]
-          <x:t>4,630</x:t>
+          <x:t>4,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>