--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdde18b35bb94953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249edd01e3f742f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b4e24b37614919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f8a45160144b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref496b7773a84af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b4e24b37614919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7238ebddbaaf431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f8a45160144b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD12LJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,675</x:t>
-[...4 lines deleted...]
-          <x:t>4,595</x:t>
+          <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,575</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,475</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,560</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>4,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,260</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>