--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7552370eb664ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3562244535a84c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fdc9f21de6f4ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59002c5532d64383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08fa1aff356b479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fdc9f21de6f4ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87ab25573ba4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59002c5532d64383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0YTH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>33,580</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,750</x:t>
-[...323 lines deleted...]
-          <x:t>33,970</x:t>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>34,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,700</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>33,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>