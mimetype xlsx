--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3562244535a84c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24212e0deb0d4284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59002c5532d64383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f02d5f77d624b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87ab25573ba4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59002c5532d64383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e33f2db395d4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f02d5f77d624b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0YTH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>34,390</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>33,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,445</x:t>
-[...404 lines deleted...]
-          <x:t>34,700</x:t>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>