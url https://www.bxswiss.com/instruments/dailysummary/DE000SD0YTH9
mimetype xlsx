--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24212e0deb0d4284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd555a0fc56154e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f02d5f77d624b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660676b63a054c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e33f2db395d4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f02d5f77d624b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc84d7e6b3bf74790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660676b63a054c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0YTH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>31,740</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,660</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>