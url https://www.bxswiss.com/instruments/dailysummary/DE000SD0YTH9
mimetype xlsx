--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde170fe9bb464583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6dbf6ff0c514107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648232472e4b4dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e8b13da2d9e4f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000a11008d8b4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648232472e4b4dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399274ea7a7446cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e8b13da2d9e4f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0YTH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>22,870</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>