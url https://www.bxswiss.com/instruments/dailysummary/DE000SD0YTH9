--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6dbf6ff0c514107" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2297f142cf144f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e8b13da2d9e4f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c63222a54c24479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399274ea7a7446cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e8b13da2d9e4f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6d7d1e0d8545a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c63222a54c24479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0YTH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>19,620</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,620</x:t>
-[...16 lines deleted...]
-          <x:t>20,840</x:t>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>19,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,300</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>20,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,490</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>