--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2297f142cf144f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abd0a0b2bd34eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c63222a54c24479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce5eaaa737d0477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6d7d1e0d8545a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c63222a54c24479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4843fbd2d0443c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce5eaaa737d0477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0YTH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>