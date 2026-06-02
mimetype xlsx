--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abd0a0b2bd34eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52185489a2e54cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce5eaaa737d0477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06c1ce712e14bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4843fbd2d0443c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce5eaaa737d0477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c943edc5ca40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06c1ce712e14bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0YTH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>24,330</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,100</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>