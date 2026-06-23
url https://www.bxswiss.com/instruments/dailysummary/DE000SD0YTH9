--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52185489a2e54cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb64f94c6b34d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06c1ce712e14bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0020f953c60744c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c943edc5ca40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06c1ce712e14bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fecdb15840f4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0020f953c60744c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0YTH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>