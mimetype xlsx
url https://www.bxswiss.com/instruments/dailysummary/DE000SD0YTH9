--- v7 (2026-06-23)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb64f94c6b34d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d2f8225ac64205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0020f953c60744c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8dd37561c947d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fecdb15840f4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0020f953c60744c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf099b110c10c4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8dd37561c947d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0YTH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,397 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>27,630</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>28,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,720</x:t>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>