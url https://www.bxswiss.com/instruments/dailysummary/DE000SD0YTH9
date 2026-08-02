--- v8 (2026-06-23)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d2f8225ac64205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ed2d33c20d40b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8dd37561c947d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb845197fdaeb4df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf099b110c10c4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8dd37561c947d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47250d1543f64f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb845197fdaeb4df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0YTH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...490 lines deleted...]
-          <x:t>31,260</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,930</x:t>
-[...58 lines deleted...]
-          <x:t>31,645</x:t>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>