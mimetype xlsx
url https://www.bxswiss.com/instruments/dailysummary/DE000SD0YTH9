--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ed2d33c20d40b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7552370eb664ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb845197fdaeb4df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fdc9f21de6f4ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47250d1543f64f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb845197fdaeb4df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08fa1aff356b479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fdc9f21de6f4ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on UBS Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0YTH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>32,810</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,810</x:t>
-[...340 lines deleted...]
-          <x:t>33,660</x:t>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,325</x:t>
-[...4 lines deleted...]
-          <x:t>33,335</x:t>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>