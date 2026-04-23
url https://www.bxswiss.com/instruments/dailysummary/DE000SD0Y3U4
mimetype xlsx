--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e1629e97d640bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701de8c2478d46d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3b8eb23a3f4f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3645a69b04514641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bee41ccec0a4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3b8eb23a3f4f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b41ec6d7e94336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3645a69b04514641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...593 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>12,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>