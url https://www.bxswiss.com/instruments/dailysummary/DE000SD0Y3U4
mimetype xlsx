--- v6 (2026-04-23)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701de8c2478d46d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5420236d88014a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3645a69b04514641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10082d4d367448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b41ec6d7e94336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3645a69b04514641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df7de5edd504d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10082d4d367448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>13,705</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>15,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>