--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5420236d88014a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d7be483e734728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10082d4d367448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c8d688ff9ff4264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df7de5edd504d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10082d4d367448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1431c9b3ac240d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c8d688ff9ff4264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>10,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>10,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>10,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,130</x:t>
-[...80 lines deleted...]
-          <x:t>11,850</x:t>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>