--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d7be483e734728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06cc2b3fc004dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c8d688ff9ff4264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b1549f84dd424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1431c9b3ac240d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c8d688ff9ff4264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67682500f554f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b1549f84dd424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>