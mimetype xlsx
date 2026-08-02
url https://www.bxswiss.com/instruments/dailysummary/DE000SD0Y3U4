--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06cc2b3fc004dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad6d73255224fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b1549f84dd424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca32965c93841d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67682500f554f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b1549f84dd424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6426bf948b43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca32965c93841d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,825</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>7,535</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,695</x:t>
-[...70 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>8,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>