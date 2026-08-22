--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad6d73255224fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410bfcbbfd374fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca32965c93841d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21baf34587e4446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6426bf948b43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca32965c93841d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0a17faf75e4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21baf34587e4446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>10,015</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>9,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,905</x:t>
-[...161 lines deleted...]
-          <x:t>11,525</x:t>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,245</x:t>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>