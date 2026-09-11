--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410bfcbbfd374fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d1f3b07c6449d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21baf34587e4446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d03b25017144d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0a17faf75e4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21baf34587e4446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R555d135431b24ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d03b25017144d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,195</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,845</x:t>
-[...146 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,455</x:t>
-[...458 lines deleted...]
-          <x:t>11,045</x:t>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,815</x:t>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>