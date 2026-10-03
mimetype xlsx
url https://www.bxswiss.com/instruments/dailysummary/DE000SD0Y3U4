--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d1f3b07c6449d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd95271ee7c34d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d03b25017144d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54dee3cf8e11470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R555d135431b24ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d03b25017144d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f663e5918a64661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54dee3cf8e11470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>