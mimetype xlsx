--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd95271ee7c34d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb37dbfcc21d44a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54dee3cf8e11470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74847a53e34c46ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f663e5918a64661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54dee3cf8e11470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2285bf9ed1464125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74847a53e34c46ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,665</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>7,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,675</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>7,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,275</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>