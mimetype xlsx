--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1070ab030084ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01aaa1e66a33474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6acbecbfcfe542a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2408ba3446974552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbb042449804859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6acbecbfcfe542a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369107c9d13046d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2408ba3446974552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,775</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,425</x:t>
-[...124 lines deleted...]
-          <x:t>10,775</x:t>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>10,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,270</x:t>
-[...58 lines deleted...]
-          <x:t>11,395</x:t>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>