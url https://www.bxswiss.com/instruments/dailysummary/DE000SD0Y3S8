--- v15 (2026-09-11)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01aaa1e66a33474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20476a9ea6124c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2408ba3446974552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758c271240b0497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369107c9d13046d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2408ba3446974552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf493a60e5a1f4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758c271240b0497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...409 lines deleted...]
-          <x:t>9,635</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,490</x:t>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>