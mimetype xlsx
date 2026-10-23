--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20476a9ea6124c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ad7195422e4556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758c271240b0497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c5dd5f5938483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf493a60e5a1f4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758c271240b0497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7589cb5687a34e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c5dd5f5938483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>