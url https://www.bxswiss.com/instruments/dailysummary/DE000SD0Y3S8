--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72dd7717a018457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92943f86636b433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb8e04276414211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07322716f5f49e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71eb1babb0234a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb8e04276414211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0c2e90acff4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07322716f5f49e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>13,125</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...528 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,925</x:t>
-[...11 lines deleted...]
-          <x:t>13,195</x:t>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>12,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>