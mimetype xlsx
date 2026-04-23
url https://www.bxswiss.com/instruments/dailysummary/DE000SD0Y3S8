--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92943f86636b433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c24a7ae04749e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07322716f5f49e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f9733f727049be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0c2e90acff4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07322716f5f49e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7824c1d6b41453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f9733f727049be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>13,195</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>15,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,345</x:t>
-[...80 lines deleted...]
-          <x:t>14,135</x:t>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>15,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,785</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>15,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>