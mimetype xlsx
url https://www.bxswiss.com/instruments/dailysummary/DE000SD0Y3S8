--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c24a7ae04749e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref111b9eacd64834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f9733f727049be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ab176484404afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7824c1d6b41453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f9733f727049be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dad9cd6284b4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ab176484404afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>15,295</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>15,235</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>15,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>15,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>