--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref111b9eacd64834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835d44676417417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ab176484404afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ab2d5bea324c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dad9cd6284b4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ab176484404afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a079c9723c347c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ab2d5bea324c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,390</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>