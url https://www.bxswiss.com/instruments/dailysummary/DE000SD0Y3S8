--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835d44676417417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54aff26060f44bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ab2d5bea324c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de429ab53304aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a079c9723c347c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ab2d5bea324c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97111401b349499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de429ab53304aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,115</x:t>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,795</x:t>
-[...38 lines deleted...]
-          <x:t>10,890</x:t>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,655</x:t>
-[...129 lines deleted...]
-          <x:t>10,820</x:t>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,690</x:t>
-[...80 lines deleted...]
-          <x:t>12,400</x:t>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>