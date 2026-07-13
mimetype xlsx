--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54aff26060f44bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac88ccec0b144260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de429ab53304aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68cec4da640c4eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97111401b349499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de429ab53304aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd9efd190e145ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68cec4da640c4eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>