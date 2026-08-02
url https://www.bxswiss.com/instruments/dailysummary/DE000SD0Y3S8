--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac88ccec0b144260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26a6c3caf804c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68cec4da640c4eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4702eb01d0b4acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd9efd190e145ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68cec4da640c4eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a1762110af4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4702eb01d0b4acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,395</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>9,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>9,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>