--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26a6c3caf804c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1070ab030084ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4702eb01d0b4acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6acbecbfcfe542a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a1762110af4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4702eb01d0b4acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbb042449804859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6acbecbfcfe542a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0Y3S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>10,015</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>10,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>11,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>