--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0648a6b13441b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122ec1a084374171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e78e473ceb0491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re590e330e80a415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889866f1de4147ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e78e473ceb0491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173d20b81f224b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re590e330e80a415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0VBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>0,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,698</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,724</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>