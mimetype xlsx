--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122ec1a084374171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6be451fd2c145cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re590e330e80a415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re987cc898b704ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173d20b81f224b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re590e330e80a415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra640aa3e0b5c4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re987cc898b704ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0VBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>