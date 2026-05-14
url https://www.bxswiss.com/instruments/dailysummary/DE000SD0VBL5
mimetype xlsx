--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6be451fd2c145cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb6fa10c3444137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re987cc898b704ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63c640d27d04820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra640aa3e0b5c4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re987cc898b704ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16775926f184462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63c640d27d04820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0VBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,441</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,378</x:t>
-[...313 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,256</x:t>
-[...215 lines deleted...]
-          <x:t>0,202</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>