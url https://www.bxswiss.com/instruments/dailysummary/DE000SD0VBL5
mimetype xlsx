--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb6fa10c3444137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dec838b40884df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63c640d27d04820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191d9811585643a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16775926f184462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63c640d27d04820" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ba774e4cd341e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191d9811585643a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0VBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,227</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,261</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>0,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...100 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>