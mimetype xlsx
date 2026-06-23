--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dec838b40884df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642e8115e828481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191d9811585643a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e542c0bb3d4c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ba774e4cd341e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191d9811585643a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe1d0dd6301481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e542c0bb3d4c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0VBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...4 lines deleted...]
-          <x:t>0,252</x:t>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,254</x:t>
-[...367 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,322</x:t>
-[...53 lines deleted...]
-          <x:t>0,366</x:t>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>