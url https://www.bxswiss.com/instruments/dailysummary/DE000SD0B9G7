--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bf34e3850c4840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac42db8660e4d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R055621e41953436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20ffa9635694782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ff3d253cff47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R055621e41953436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99893260c0b24472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20ffa9635694782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B9G7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,805</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,615</x:t>
-[...26 lines deleted...]
-          <x:t>13,635</x:t>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>19.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,635</x:t>
-[...399 lines deleted...]
-          <x:t>13,695</x:t>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,355</x:t>
-[...31 lines deleted...]
-          <x:t>13,345</x:t>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>