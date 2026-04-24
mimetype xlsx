--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac42db8660e4d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9907604783a4a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20ffa9635694782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2287ab931bd344d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99893260c0b24472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20ffa9635694782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650867e156d9400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2287ab931bd344d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B9G7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>13,695</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,355</x:t>
-[...65 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>23.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,935</x:t>
-[...31 lines deleted...]
-          <x:t>15,855</x:t>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...181 lines deleted...]
-          <x:t>15,775</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>