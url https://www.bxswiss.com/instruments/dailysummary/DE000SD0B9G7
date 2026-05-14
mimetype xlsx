--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9907604783a4a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24d487b8648490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2287ab931bd344d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704956c628934ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650867e156d9400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2287ab931bd344d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R161f3a4921764553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704956c628934ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B9G7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>15,855</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>15,955</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>16,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>15,235</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>