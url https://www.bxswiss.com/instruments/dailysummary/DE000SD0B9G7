--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24d487b8648490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6385de45e1485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704956c628934ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72dd5f0a48524bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R161f3a4921764553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704956c628934ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dfb3760f0924436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72dd5f0a48524bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B9G7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>