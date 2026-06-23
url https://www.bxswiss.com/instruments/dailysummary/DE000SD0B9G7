--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6385de45e1485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ffc12de1434315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72dd5f0a48524bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0708f558e1d3450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dfb3760f0924436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72dd5f0a48524bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb6f0a5b6f143cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0708f558e1d3450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B9G7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,545</x:t>
-[...107 lines deleted...]
-          <x:t>11,745</x:t>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,465</x:t>
-[...70 lines deleted...]
-          <x:t>11,350</x:t>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,220</x:t>
-[...80 lines deleted...]
-          <x:t>12,940</x:t>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>