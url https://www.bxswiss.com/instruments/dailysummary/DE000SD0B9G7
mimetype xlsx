--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ffc12de1434315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b4f341763b40df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0708f558e1d3450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f824f8d49f4ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb6f0a5b6f143cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0708f558e1d3450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db58ce9763d4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f824f8d49f4ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B9G7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>9,925</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>10,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,505</x:t>
-[...117 lines deleted...]
-          <x:t>7,845</x:t>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>