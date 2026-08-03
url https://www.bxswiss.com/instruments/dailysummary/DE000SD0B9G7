--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b4f341763b40df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aaeb771ce0942b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f824f8d49f4ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3a857e7c5d4a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db58ce9763d4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f824f8d49f4ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58ff2ad6258444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3a857e7c5d4a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B9G7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,135</x:t>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,695</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...532 lines deleted...]
-          <x:t>9,385</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>