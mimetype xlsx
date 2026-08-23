--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aaeb771ce0942b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c68887b259449fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3a857e7c5d4a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20584631df5f4388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58ff2ad6258444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3a857e7c5d4a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R325a94ce9a8f49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20584631df5f4388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B9G7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>10,555</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>11,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>12,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>