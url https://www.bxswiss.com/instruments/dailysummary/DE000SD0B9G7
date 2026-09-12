--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c68887b259449fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713f09080f504b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20584631df5f4388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9decdf15fe19406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R325a94ce9a8f49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20584631df5f4388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R810f8b9c8f92497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9decdf15fe19406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B9G7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,045</x:t>
-[...75 lines deleted...]
-          <x:t>11,335</x:t>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,095</x:t>
-[...323 lines deleted...]
-          <x:t>10,210</x:t>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...154 lines deleted...]
-          <x:t>11,945</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>