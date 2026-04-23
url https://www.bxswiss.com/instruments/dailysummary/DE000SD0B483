--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efbfc12c6804b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R730ac8048a704cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a74512fcf44d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8aa218f8ed4f8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5329aeb8ea54fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a74512fcf44d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73941e11fc554a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8aa218f8ed4f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Long on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...404 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,120</x:t>
-[...43 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,125</x:t>
-[...171 lines deleted...]
-          <x:t>2,335</x:t>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>