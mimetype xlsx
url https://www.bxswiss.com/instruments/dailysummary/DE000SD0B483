--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R730ac8048a704cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737b60870f634aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8aa218f8ed4f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6120c4b4cc84bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73941e11fc554a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8aa218f8ed4f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1fb1920f4e34247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6120c4b4cc84bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Long on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>2,050</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,955</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>1,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,920</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>1,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>