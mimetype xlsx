--- v3 (2026-05-13)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737b60870f634aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4573911f7d7a4bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6120c4b4cc84bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c4a56b75884477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1fb1920f4e34247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6120c4b4cc84bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15eb3342ba7849f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c4a56b75884477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Long on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,135</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,875</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>1,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,920</x:t>
-[...495 lines deleted...]
-          <x:t>1,920</x:t>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>