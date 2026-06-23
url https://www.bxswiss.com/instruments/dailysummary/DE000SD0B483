--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4573911f7d7a4bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0745b0f6f634faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c4a56b75884477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd025f2b35454549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15eb3342ba7849f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c4a56b75884477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d5cf9db68e4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd025f2b35454549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Long on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,890</x:t>
-[...291 lines deleted...]
-          <x:t>1,870</x:t>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,840</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>1,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>