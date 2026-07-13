--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0745b0f6f634faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73af0eef20d4469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd025f2b35454549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98f9f23cfe54c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d5cf9db68e4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd025f2b35454549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51706baebae148ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98f9f23cfe54c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Long on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,840</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>1,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,510</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>