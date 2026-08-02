--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73af0eef20d4469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81cb202810d74314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98f9f23cfe54c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa0f397b81942bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51706baebae148ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98f9f23cfe54c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3276ec66115245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa0f397b81942bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Long on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,450</x:t>
-[...70 lines deleted...]
-          <x:t>1,460</x:t>
+          <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>1,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>