--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81cb202810d74314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26aa176a8d934e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa0f397b81942bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764f5aee2b0c4967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3276ec66115245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa0f397b81942bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80fb4dc162994b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764f5aee2b0c4967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Long on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD0B483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,330</x:t>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,310</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>1,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>