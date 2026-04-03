--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512438a4ea834997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff6f67fda1b4462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab93fcf0230145a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015598b5eefa46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4cdf1d0dda4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab93fcf0230145a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74abc72f214469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015598b5eefa46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD09BW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...75 lines deleted...]
-          <x:t>0,422</x:t>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,418</x:t>
-[...183 lines deleted...]
-          <x:t>0,506</x:t>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,487</x:t>
-[...350 lines deleted...]
-          <x:t>0,336</x:t>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>