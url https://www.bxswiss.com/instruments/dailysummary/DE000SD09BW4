--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff6f67fda1b4462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5cccb8fe9b4d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015598b5eefa46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f55daddbe64c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74abc72f214469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015598b5eefa46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7f6e02698146f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f55daddbe64c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD09BW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,472</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...548 lines deleted...]
-          <x:t>0,387</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,386</x:t>
-[...58 lines deleted...]
-          <x:t>0,426</x:t>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>