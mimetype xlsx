--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5cccb8fe9b4d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c5300ae5ac4aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f55daddbe64c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812731af64374222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7f6e02698146f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f55daddbe64c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31e89745cc24ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812731af64374222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD09BW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,278</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,298</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,333</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,353</x:t>
-[...485 lines deleted...]
-          <x:t>0,402</x:t>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>