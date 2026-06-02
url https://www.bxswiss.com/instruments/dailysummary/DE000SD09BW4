--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c5300ae5ac4aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91273ecc699546a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812731af64374222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5e2fcbcd034bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31e89745cc24ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812731af64374222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90d5e51f294483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5e2fcbcd034bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD09BW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,393</x:t>
-[...58 lines deleted...]
-          <x:t>0,321</x:t>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>