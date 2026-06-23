--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91273ecc699546a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6661f6d6364128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5e2fcbcd034bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2fc5083f5034a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90d5e51f294483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5e2fcbcd034bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb48a6e0ebd674322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2fc5083f5034a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD09BW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,291</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,312</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,311</x:t>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,358</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>