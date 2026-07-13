--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6661f6d6364128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e12712f3f934aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2fc5083f5034a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40077bd55f194f6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb48a6e0ebd674322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2fc5083f5034a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075b35567b5346f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40077bd55f194f6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD09BW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,377</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,352</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,366</x:t>
-[...21 lines deleted...]
-          <x:t>0,361</x:t>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,359</x:t>
-[...490 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>