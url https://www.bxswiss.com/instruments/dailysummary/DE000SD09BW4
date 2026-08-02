--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e12712f3f934aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d10e0bacef04568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40077bd55f194f6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d01d8f919cd4ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075b35567b5346f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40077bd55f194f6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc99144fbab4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d01d8f919cd4ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD09BW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,456</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,452</x:t>
-[...97 lines deleted...]
-          <x:t>0,536</x:t>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...48 lines deleted...]
-          <x:t>0,619</x:t>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...134 lines deleted...]
-          <x:t>0,681</x:t>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>