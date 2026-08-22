--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d10e0bacef04568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf0fcef1c354e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d01d8f919cd4ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85e1fdaad7db4622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc99144fbab4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d01d8f919cd4ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d33b13445454d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85e1fdaad7db4622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD09BW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,664</x:t>
-[...16 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,697</x:t>
-[...414 lines deleted...]
-          <x:t>0,556</x:t>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>