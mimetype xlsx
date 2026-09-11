--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3dabf9bb264a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92cf1de211f4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95379feaff9e46fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0014ada569f4b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d711ae008c4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95379feaff9e46fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114d70e5cfbc40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0014ada569f4b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD01A95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,960</x:t>
-[...70 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,540</x:t>
-[...16 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,600</x:t>
-[...16 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,500</x:t>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,820</x:t>
-[...264 lines deleted...]
-          <x:t>35,800</x:t>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>37,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>