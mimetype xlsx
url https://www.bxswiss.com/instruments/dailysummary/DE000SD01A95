--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92cf1de211f4200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73301e374e514ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0014ada569f4b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0697cc20f7bb4e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114d70e5cfbc40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0014ada569f4b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc7dbc429094319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0697cc20f7bb4e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD01A95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>35,800</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,000</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>