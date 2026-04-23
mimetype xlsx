--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf24c263c92a4e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95453d4a496648c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3977b8f6ee4ee2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd3828890754f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R175c5c8454824fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3977b8f6ee4ee2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e24250d236f45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd3828890754f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD01A95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>21,640</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>