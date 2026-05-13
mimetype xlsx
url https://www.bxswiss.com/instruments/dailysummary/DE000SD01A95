--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95453d4a496648c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3149a9102e4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd3828890754f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119f5be941164b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e24250d236f45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd3828890754f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747122a942134172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119f5be941164b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD01A95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>22,490</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>26,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>24,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>