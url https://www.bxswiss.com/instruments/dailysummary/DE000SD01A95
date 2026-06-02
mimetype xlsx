--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3149a9102e4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a0c4e3576f4c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119f5be941164b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c2df03c0704d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747122a942134172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119f5be941164b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218949404c1a4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c2df03c0704d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD01A95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>24,300</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>23,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>