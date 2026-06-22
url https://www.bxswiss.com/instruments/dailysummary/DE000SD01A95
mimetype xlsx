--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a0c4e3576f4c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea32201f5d649d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c2df03c0704d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea55d9f6693e4ec6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218949404c1a4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c2df03c0704d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63e2267fd8d4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea55d9f6693e4ec6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD01A95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>