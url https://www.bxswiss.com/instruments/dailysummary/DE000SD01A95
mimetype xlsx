--- v9 (2026-06-22)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea32201f5d649d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae00417b889b4f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea55d9f6693e4ec6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6711048450c84ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63e2267fd8d4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea55d9f6693e4ec6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9e5c529fc1409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6711048450c84ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD01A95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>