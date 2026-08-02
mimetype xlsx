--- v10 (2026-06-23)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae00417b889b4f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194a141d6715428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6711048450c84ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ce501448e1c461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9e5c529fc1409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6711048450c84ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd202025a1d1b4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ce501448e1c461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD01A95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>32,690</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>