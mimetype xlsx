--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194a141d6715428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3dabf9bb264a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ce501448e1c461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95379feaff9e46fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd202025a1d1b4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ce501448e1c461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d711ae008c4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95379feaff9e46fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD01A95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>37,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>37,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,620</x:t>
-[...146 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,330</x:t>
-[...387 lines deleted...]
-          <x:t>36,630</x:t>
+          <x:t>37,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>