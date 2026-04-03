--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra70297f8da11428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd825b5de680d491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089add298877453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f0636b569f48e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9b8febc57c4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089add298877453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbd92b306bc4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f0636b569f48e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD00XD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,605</x:t>
-[...404 lines deleted...]
-          <x:t>4,665</x:t>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,445</x:t>
-[...80 lines deleted...]
-          <x:t>4,515</x:t>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,490</x:t>
-[...53 lines deleted...]
-          <x:t>4,370</x:t>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>