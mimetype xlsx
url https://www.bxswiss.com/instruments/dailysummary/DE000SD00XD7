--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd825b5de680d491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd9c18efcca402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f0636b569f48e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420c43cce8a44b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbd92b306bc4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f0636b569f48e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e71d4df81f2403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420c43cce8a44b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD00XD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,805</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,780</x:t>
-[...620 lines deleted...]
-          <x:t>4,330</x:t>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>