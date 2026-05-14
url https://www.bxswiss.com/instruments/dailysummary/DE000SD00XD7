--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd9c18efcca402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6605be86abe74799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420c43cce8a44b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5ca62bda0640bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e71d4df81f2403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420c43cce8a44b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad64d2255bab4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5ca62bda0640bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD00XD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>4,755</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,675</x:t>
-[...65 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,945</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>4,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,965</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>