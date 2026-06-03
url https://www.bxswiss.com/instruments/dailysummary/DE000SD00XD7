--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6605be86abe74799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4a2727fa59443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5ca62bda0640bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b0b85eddf1447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad64d2255bab4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5ca62bda0640bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ffd3049d69461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b0b85eddf1447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD00XD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>5,615</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,305</x:t>
-[...16 lines deleted...]
-          <x:t>5,415</x:t>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>5,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,085</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>6,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,135</x:t>
-[...43 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,085</x:t>
-[...9 lines deleted...]
-          <x:t>6,075</x:t>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>