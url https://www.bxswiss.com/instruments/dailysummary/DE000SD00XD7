--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4a2727fa59443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0586508f90824e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b0b85eddf1447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0710f02deda4010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ffd3049d69461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b0b85eddf1447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d92a50118f45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0710f02deda4010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD00XD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,645</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,595</x:t>
-[...124 lines deleted...]
-          <x:t>6,035</x:t>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,975</x:t>
-[...409 lines deleted...]
-          <x:t>6,400</x:t>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>