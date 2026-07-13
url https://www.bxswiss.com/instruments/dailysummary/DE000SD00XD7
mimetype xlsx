--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0586508f90824e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37410cf5f8164b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0710f02deda4010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c77d89805714400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d92a50118f45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0710f02deda4010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a44dfd830e4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c77d89805714400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD00XD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,055</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,155</x:t>
-[...87 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,170</x:t>
-[...43 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,415</x:t>
-[...387 lines deleted...]
-          <x:t>6,610</x:t>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>