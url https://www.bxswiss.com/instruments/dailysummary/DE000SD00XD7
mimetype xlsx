--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37410cf5f8164b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db04c2fca694f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c77d89805714400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R573381283a9b428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a44dfd830e4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c77d89805714400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3ca48eff304f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R573381283a9b428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD00XD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,945</x:t>
-[...4 lines deleted...]
-          <x:t>5,745</x:t>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>6,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>