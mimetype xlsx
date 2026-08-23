--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db04c2fca694f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fbe4e7e5174ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R573381283a9b428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc91ca9315a784fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3ca48eff304f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R573381283a9b428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff10ebedc7ec4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc91ca9315a784fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD00XD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>6,425</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,260</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>6,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,905</x:t>
-[...102 lines deleted...]
-          <x:t>6,315</x:t>
+          <x:t>6,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>6,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>22.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,895</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,820</x:t>
-[...65 lines deleted...]
-          <x:t>5,805</x:t>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,615</x:t>
-[...112 lines deleted...]
-          <x:t>5,730</x:t>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>