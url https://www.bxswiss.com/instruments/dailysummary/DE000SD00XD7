--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fbe4e7e5174ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a14b9dc01d4f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc91ca9315a784fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc09bf09a6a24225"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff10ebedc7ec4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc91ca9315a784fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2002ea008d12409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc09bf09a6a24225" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD00XD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,895</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,820</x:t>
-[...33 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>5,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>5,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>