--- v14 (2026-09-16)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de303b2e29d41ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5aa517e4ca457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7759c6e0d9e94347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2dc227b2a764f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab33328d1f54a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7759c6e0d9e94347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c349205f9b64a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2dc227b2a764f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5MG08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>12,135</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>