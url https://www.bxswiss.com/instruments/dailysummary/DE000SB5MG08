--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24ed3a54f804884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86066cdd495f41d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e747495841c4f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re180c176a9e442a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d64678f8394ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e747495841c4f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf86d5d6b3a974dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re180c176a9e442a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5MG08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>15,975</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>16,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,785</x:t>
-[...134 lines deleted...]
-          <x:t>17,535</x:t>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...370 lines deleted...]
-          <x:t>17,195</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>