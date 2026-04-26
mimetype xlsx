--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86066cdd495f41d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd793aa37a9194f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re180c176a9e442a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd67457f8a8408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf86d5d6b3a974dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re180c176a9e442a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e70da7a47d4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd67457f8a8408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5MG08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>18,845</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,265</x:t>
-[...48 lines deleted...]
-          <x:t>19,325</x:t>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,645</x:t>
-[...242 lines deleted...]
-          <x:t>19,645</x:t>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>