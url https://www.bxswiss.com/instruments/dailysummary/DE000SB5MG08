--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd793aa37a9194f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32406877d394c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd67457f8a8408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89466ccb60094087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e70da7a47d4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd67457f8a8408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c532112f80e4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89466ccb60094087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5MG08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>18,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>