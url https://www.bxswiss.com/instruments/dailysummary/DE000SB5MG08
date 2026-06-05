--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32406877d394c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626bccaa71144417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89466ccb60094087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b238e4ae6634e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c532112f80e4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89466ccb60094087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb00eefaf834612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b238e4ae6634e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5MG08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>