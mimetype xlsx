--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626bccaa71144417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d7c352bbbb24385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b238e4ae6634e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a517ae532444a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb00eefaf834612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b238e4ae6634e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b328bd80c0d4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a517ae532444a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5MG08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>16,015</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,455</x:t>
-[...183 lines deleted...]
-          <x:t>15,205</x:t>
+          <x:t>14,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,800</x:t>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>