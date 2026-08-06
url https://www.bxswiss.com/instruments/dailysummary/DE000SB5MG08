--- v11 (2026-06-27)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d7c352bbbb24385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f7574004054b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a517ae532444a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ae7cf3b0a6411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b328bd80c0d4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a517ae532444a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d042a57f9c4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ae7cf3b0a6411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5MG08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,230</x:t>
-[...26 lines deleted...]
-          <x:t>15,645</x:t>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,215</x:t>
-[...87 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>10,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>