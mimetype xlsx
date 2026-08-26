--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f7574004054b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665737c61c30481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ae7cf3b0a6411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b8993e32784ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d042a57f9c4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ae7cf3b0a6411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232b161a17064e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b8993e32784ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5MG08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>15,625</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,155</x:t>
-[...237 lines deleted...]
-          <x:t>16,665</x:t>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,305</x:t>
-[...134 lines deleted...]
-          <x:t>16,245</x:t>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>