--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665737c61c30481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de303b2e29d41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b8993e32784ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7759c6e0d9e94347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232b161a17064e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b8993e32784ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab33328d1f54a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7759c6e0d9e94347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5MG08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>16,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,305</x:t>
-[...210 lines deleted...]
-          <x:t>15,735</x:t>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>16,205</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>