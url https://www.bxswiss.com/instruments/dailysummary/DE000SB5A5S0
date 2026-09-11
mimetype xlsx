--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0d7e8cc1e0457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc20cba0e654fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6a703e4c464a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4328f0e7cf024067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c7fd901d5d941b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6a703e4c464a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f72346207444e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4328f0e7cf024067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5A5S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,635 +149,230 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,520</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,480</x:t>
-[...112 lines deleted...]
-          <x:t>1,290</x:t>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,510</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>