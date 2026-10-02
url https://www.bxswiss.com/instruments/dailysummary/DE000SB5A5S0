--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc20cba0e654fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1c4a36dbd54421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4328f0e7cf024067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d68636738d48a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f72346207444e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4328f0e7cf024067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d9faff533d4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d68636738d48a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5A5S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>