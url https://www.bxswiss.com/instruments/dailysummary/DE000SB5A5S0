--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a1713879fa4a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d42b58780d4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4526df81ab344432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b9034983dee4c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a64c5ca850b47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4526df81ab344432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332ac39ca8bc4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b9034983dee4c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5A5S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,880</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,640</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>2,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,740</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>2,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>