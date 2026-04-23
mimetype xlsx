--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d42b58780d4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafde15d28073431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b9034983dee4c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f35f619ed64bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332ac39ca8bc4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b9034983dee4c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198c2da8e2b243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f35f619ed64bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5A5S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>2,020</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>1,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>