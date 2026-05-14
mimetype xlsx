--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafde15d28073431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11901373de884cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f35f619ed64bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e672a582914209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198c2da8e2b243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f35f619ed64bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re04fe25506474d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e672a582914209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5A5S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,245</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...11 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,490</x:t>
-[...21 lines deleted...]
-          <x:t>1,490</x:t>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,400</x:t>
-[...26 lines deleted...]
-          <x:t>1,335</x:t>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>2,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>