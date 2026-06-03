--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11901373de884cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88acb0d5f2514c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e672a582914209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e6f410982a4e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re04fe25506474d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e672a582914209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf3d9bb2710346c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e6f410982a4e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5A5S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,965</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,885</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,045</x:t>
-[...549 lines deleted...]
-          <x:t>1,475</x:t>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>