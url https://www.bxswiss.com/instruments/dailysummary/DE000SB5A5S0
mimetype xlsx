--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88acb0d5f2514c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82567f01569447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e6f410982a4e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ccc09756cb4524"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf3d9bb2710346c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e6f410982a4e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re450e555037b44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ccc09756cb4524" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5A5S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,695</x:t>
-[...43 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
-[...404 lines deleted...]
-          <x:t>1,895</x:t>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,420</x:t>
-[...26 lines deleted...]
-          <x:t>1,150</x:t>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>