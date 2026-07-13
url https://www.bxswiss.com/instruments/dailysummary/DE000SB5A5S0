--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82567f01569447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a2365eafd544d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ccc09756cb4524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb030a80d0a8d4196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re450e555037b44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ccc09756cb4524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ea6d07b1c94ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb030a80d0a8d4196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5A5S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,565</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,570</x:t>
-[...146 lines deleted...]
-          <x:t>1,180</x:t>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,150</x:t>
-[...328 lines deleted...]
-          <x:t>1,300</x:t>
+          <x:t>1,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>