--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a2365eafd544d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a2bf7736334bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb030a80d0a8d4196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893d05b835ab4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ea6d07b1c94ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb030a80d0a8d4196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d24cac0d9634388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893d05b835ab4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5A5S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,130</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>1,300</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>1,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>