--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a2bf7736334bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0d7e8cc1e0457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893d05b835ab4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6a703e4c464a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d24cac0d9634388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893d05b835ab4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c7fd901d5d941b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6a703e4c464a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB5A5S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,555</x:t>
-[...107 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
-[...16 lines deleted...]
-          <x:t>1,580</x:t>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,430</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>1,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,520</x:t>
-[...112 lines deleted...]
-          <x:t>1,305</x:t>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>1,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>