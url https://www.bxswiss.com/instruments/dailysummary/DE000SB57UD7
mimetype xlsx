--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67243bb898e4b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d05ba58f3354bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b54d5e9f6264a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2985114f4fe04ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f92766d86e4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b54d5e9f6264a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf809da4f31384d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2985114f4fe04ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57UD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>14,335</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,245</x:t>
-[...92 lines deleted...]
-          <x:t>13,745</x:t>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>13,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>