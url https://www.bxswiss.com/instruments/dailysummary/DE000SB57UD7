--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d05ba58f3354bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6387ef1074af439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2985114f4fe04ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7706efc55e6e4866"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf809da4f31384d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2985114f4fe04ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cea733f494477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7706efc55e6e4866" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57UD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,925</x:t>
-[...26 lines deleted...]
-          <x:t>16,045</x:t>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,375</x:t>
-[...75 lines deleted...]
-          <x:t>16,565</x:t>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>16,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>