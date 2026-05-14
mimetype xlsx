--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6387ef1074af439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3ac9c6a4be4588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7706efc55e6e4866"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88393cf19fb443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cea733f494477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7706efc55e6e4866" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7f7cdc5d4e4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88393cf19fb443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57UD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>16,365</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>15,775</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>