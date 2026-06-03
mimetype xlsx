--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3ac9c6a4be4588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebd53664ad8438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88393cf19fb443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ab1b5001d342e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7f7cdc5d4e4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88393cf19fb443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e7226676d84959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ab1b5001d342e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57UD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>15,315</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>