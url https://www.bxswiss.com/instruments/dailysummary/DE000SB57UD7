--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebd53664ad8438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad85f538a074fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ab1b5001d342e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95385e8300944623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e7226676d84959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ab1b5001d342e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0608accec854fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95385e8300944623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57UD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>13,135</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,865</x:t>
-[...269 lines deleted...]
-          <x:t>13,480</x:t>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>