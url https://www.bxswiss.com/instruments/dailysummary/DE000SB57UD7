--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad85f538a074fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a1bf1caa354591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95385e8300944623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e5a7e3f107f4526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0608accec854fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95385e8300944623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86f4b4295904986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e5a7e3f107f4526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57UD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>9,925</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...181 lines deleted...]
-          <x:t>8,415</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>