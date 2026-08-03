--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a1bf1caa354591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b130e74a7f34433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e5a7e3f107f4526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1290d0098d34191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86f4b4295904986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e5a7e3f107f4526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ccaafd353b40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1290d0098d34191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57UD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,245</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>10,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,175</x:t>
-[...21 lines deleted...]
-          <x:t>9,805</x:t>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...127 lines deleted...]
-          <x:t>9,955</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>