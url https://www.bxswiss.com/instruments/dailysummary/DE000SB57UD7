--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b130e74a7f34433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c104f8a01ad45c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1290d0098d34191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1422bf799f974484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ccaafd353b40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1290d0098d34191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1741f310a54ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1422bf799f974484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57UD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>10,885</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>12,295</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>12,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>