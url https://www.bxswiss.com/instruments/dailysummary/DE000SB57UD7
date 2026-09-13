--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c104f8a01ad45c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68c6b8b6aab48c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1422bf799f974484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reecfe187b74f4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1741f310a54ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1422bf799f974484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3f2b12ccc74028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reecfe187b74f4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57UD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>11,905</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,675</x:t>
-[...323 lines deleted...]
-          <x:t>10,790</x:t>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>12,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>