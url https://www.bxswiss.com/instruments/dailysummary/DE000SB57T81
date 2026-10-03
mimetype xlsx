--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb077438b274f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96b20baaa494679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bdda64af314ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2311490a3f4aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573a2dd02559461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bdda64af314ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc89bc224554fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2311490a3f4aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57T81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>