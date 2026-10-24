--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96b20baaa494679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70dd0303aee44553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2311490a3f4aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R303411698c854ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc89bc224554fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2311490a3f4aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed83d3e922b4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R303411698c854ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57T81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>10,525</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>22.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,835</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>10,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,250</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>