--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714b598c6f5d4586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0504720dfe374ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81367f38dca04ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf215646489ac4f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59fc54d435494cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81367f38dca04ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc47b26ffa14d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf215646489ac4f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57T81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>15,615</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>15,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>