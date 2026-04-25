--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0504720dfe374ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9231df21fcf4e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf215646489ac4f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7dc3139469d4803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc47b26ffa14d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf215646489ac4f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb732e8915e9b4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7dc3139469d4803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57T81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>17,485</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>16,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,325</x:t>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,515</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>17,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>