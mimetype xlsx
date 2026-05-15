--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9231df21fcf4e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5350f6f960144adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7dc3139469d4803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b262f60bdad4207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb732e8915e9b4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7dc3139469d4803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3241e224edfa4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b262f60bdad4207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57T81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>16,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>