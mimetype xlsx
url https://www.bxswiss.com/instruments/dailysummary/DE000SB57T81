--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5350f6f960144adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511bffa17c2343c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b262f60bdad4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8160e210714631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3241e224edfa4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b262f60bdad4207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43da62a504754e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8160e210714631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57T81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...495 lines deleted...]
-          <x:t>16,475</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,405</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>15,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,455</x:t>
         </x:is>
       </x:c>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>