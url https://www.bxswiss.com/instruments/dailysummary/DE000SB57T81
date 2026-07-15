--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511bffa17c2343c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afdfcc9bd794a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8160e210714631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad74bff500b4975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43da62a504754e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8160e210714631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a86beee111040cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad74bff500b4975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57T81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...539 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,635</x:t>
-[...21 lines deleted...]
-          <x:t>11,705</x:t>
+          <x:t>11,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>12,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,955</x:t>
-[...4 lines deleted...]
-          <x:t>12,055</x:t>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>