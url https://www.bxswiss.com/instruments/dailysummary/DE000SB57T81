--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afdfcc9bd794a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3beb8474a44aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad74bff500b4975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8350e6ff777d43c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a86beee111040cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad74bff500b4975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb679bb824184b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8350e6ff777d43c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57T81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,675</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,615</x:t>
-[...21 lines deleted...]
-          <x:t>11,455</x:t>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,165</x:t>
-[...335 lines deleted...]
-          <x:t>11,275</x:t>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,155</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>