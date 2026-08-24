--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3beb8474a44aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4250b3f7424401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8350e6ff777d43c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02520d2df6ee498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb679bb824184b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8350e6ff777d43c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2219bbfb5df4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02520d2df6ee498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57T81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>13,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>12,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,555</x:t>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>13,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>14,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>