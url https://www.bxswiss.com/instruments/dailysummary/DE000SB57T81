--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4250b3f7424401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb077438b274f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02520d2df6ee498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bdda64af314ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2219bbfb5df4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02520d2df6ee498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573a2dd02559461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bdda64af314ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB57T81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,935</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>10.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>13,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>12,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...154 lines deleted...]
-          <x:t>13,905</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>