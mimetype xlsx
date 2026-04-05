--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfff2819fee451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe871c83514d4a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b50966efef4f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaddbf595334322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89cc7fbf3614354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b50966efef4f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e489d24b0a4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaddbf595334322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Cotton Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>11,235</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,225</x:t>
-[...16 lines deleted...]
-          <x:t>11,500</x:t>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,450</x:t>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>12,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>12,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>