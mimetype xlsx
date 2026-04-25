--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe871c83514d4a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab15ee586b284763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaddbf595334322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84873dea8f70409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e489d24b0a4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaddbf595334322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b6ca5baa0a4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84873dea8f70409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Cotton Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>13,145</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>14,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,080</x:t>
-[...58 lines deleted...]
-          <x:t>14,410</x:t>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>