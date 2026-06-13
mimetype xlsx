--- v8 (2026-04-25)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab15ee586b284763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7319ba76fc4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84873dea8f70409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1919b303938946ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b6ca5baa0a4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84873dea8f70409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5f37fd67c39463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1919b303938946ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Cotton Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>13,195</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>14,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,420</x:t>
-[...97 lines deleted...]
-          <x:t>14,630</x:t>
+          <x:t>13,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,960</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>16,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>