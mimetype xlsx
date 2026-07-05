--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7319ba76fc4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra201f125fa9640f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1919b303938946ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a5b8c3381f4584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5f37fd67c39463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1919b303938946ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a4940a50c14d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a5b8c3381f4584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Cotton Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>15,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,915</x:t>
-[...43 lines deleted...]
-          <x:t>15,495</x:t>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,480</x:t>
-[...161 lines deleted...]
-          <x:t>13,960</x:t>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>