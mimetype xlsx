--- v10 (2026-07-05)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra201f125fa9640f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45603605eca34b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a5b8c3381f4584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race0ad60d2d3497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a4940a50c14d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a5b8c3381f4584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ce39ce33e446bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race0ad60d2d3497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Cotton Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>14,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>