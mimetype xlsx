--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45603605eca34b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf621e3e41ce64d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race0ad60d2d3497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11eb3d0f8a844b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ce39ce33e446bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race0ad60d2d3497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e34deb734c44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11eb3d0f8a844b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Cotton Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>16,145</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,115</x:t>
-[...6 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,380</x:t>
-[...58 lines deleted...]
-          <x:t>15,705</x:t>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>17,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,550</x:t>
-[...11 lines deleted...]
-          <x:t>16,630</x:t>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,165</x:t>
-[...178 lines deleted...]
-          <x:t>16,350</x:t>
+          <x:t>17,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,340</x:t>
-[...31 lines deleted...]
-          <x:t>16,215</x:t>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>