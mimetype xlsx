--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf621e3e41ce64d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea983414e419426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11eb3d0f8a844b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5929f99a0b4bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e34deb734c44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11eb3d0f8a844b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3bc4ca1edb49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5929f99a0b4bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Cotton Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>16,350</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,340</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>17,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,920</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>