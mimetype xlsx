--- v13 (2026-09-05)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea983414e419426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e4e6334f744f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5929f99a0b4bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590a69946b324c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3bc4ca1edb49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5929f99a0b4bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91339c97f33b4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590a69946b324c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Cotton Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>17,590</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>18,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>