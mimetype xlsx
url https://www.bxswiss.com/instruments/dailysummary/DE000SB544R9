--- v14 (2026-09-25)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e4e6334f744f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb78b61aa5e48c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590a69946b324c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac6124ed295e45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91339c97f33b4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590a69946b324c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a1cbe3fd914e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac6124ed295e45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Cotton Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>