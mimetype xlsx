--- v15 (2026-10-15)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb78b61aa5e48c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822b2985e9ae43a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac6124ed295e45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac56c6cbcc549df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a1cbe3fd914e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac6124ed295e45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bac5d1912fd4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac56c6cbcc549df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Cotton Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>16,360</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>15,535</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,375</x:t>
-[...215 lines deleted...]
-          <x:t>16,750</x:t>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>