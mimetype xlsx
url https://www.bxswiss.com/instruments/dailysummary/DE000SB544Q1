--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338b9c5d71214fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9483086d0070433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a6322ce1f1e4aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79fd893ac79b4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2baa667a66174f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a6322ce1f1e4aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119417535e7749ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79fd893ac79b4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Coffee Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>96,990</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>26.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,810</x:t>
-[...205 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>99,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>