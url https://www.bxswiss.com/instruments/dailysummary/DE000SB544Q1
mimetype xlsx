--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9483086d0070433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253b1f8a72694737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79fd893ac79b4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0225aab5f864194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119417535e7749ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79fd893ac79b4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4179060142b743e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0225aab5f864194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Coffee Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>98,260</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>109,130</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>