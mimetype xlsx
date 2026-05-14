--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253b1f8a72694737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5115720da544d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0225aab5f864194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd136cc683b64ba1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4179060142b743e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0225aab5f864194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaba577c64fb48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd136cc683b64ba1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Coffee Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>