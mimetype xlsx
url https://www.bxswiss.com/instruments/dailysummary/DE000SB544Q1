--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5115720da544d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f1e63c15cc4790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd136cc683b64ba1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R465395caa9e649e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaba577c64fb48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd136cc683b64ba1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb393bd6c53846f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R465395caa9e649e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Coffee Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>