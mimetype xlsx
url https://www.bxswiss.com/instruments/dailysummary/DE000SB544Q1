--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f1e63c15cc4790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a29df339514d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R465395caa9e649e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5616cdd9a9e40cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb393bd6c53846f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R465395caa9e649e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941793df902e4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5616cdd9a9e40cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Coffee Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>88,460</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,240</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>94,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>