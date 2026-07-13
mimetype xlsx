--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a29df339514d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00f46d7cb504f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5616cdd9a9e40cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529f3c5e979e4af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941793df902e4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5616cdd9a9e40cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0aaa3f0c6d2479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529f3c5e979e4af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Coffee Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>