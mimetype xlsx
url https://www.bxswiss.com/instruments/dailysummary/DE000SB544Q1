--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00f46d7cb504f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a702dae5ca44c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529f3c5e979e4af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a47ad7eefb4cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0aaa3f0c6d2479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529f3c5e979e4af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17442d6371074ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a47ad7eefb4cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Coffee Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>