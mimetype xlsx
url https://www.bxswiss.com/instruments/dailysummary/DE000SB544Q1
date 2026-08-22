--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a702dae5ca44c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d20a319ec9648a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a47ad7eefb4cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0871b9fb004691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17442d6371074ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a47ad7eefb4cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ab39bc466a44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0871b9fb004691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Coffee Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,910</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>129,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>