--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d20a319ec9648a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2cd5cc7df64878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0871b9fb004691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R849e3a21c84c4f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ab39bc466a44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0871b9fb004691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18328135a5a6417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R849e3a21c84c4f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Coffee Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>128,690</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,480</x:t>
-[...566 lines deleted...]
-          <x:t>152,000</x:t>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>