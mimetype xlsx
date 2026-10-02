--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2cd5cc7df64878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f446a659d34166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R849e3a21c84c4f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f83b67db5b4bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18328135a5a6417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R849e3a21c84c4f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd45b7033d6d4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f83b67db5b4bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Coffee Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>