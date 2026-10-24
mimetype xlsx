--- v11 (2026-10-02)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f446a659d34166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0112728943a4530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f83b67db5b4bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R463f73d3d9094930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd45b7033d6d4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f83b67db5b4bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb2bf5538b1c49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R463f73d3d9094930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 2.0 x Long on Coffee Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB544Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>117,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>