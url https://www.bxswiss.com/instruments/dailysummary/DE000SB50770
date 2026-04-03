--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81579a67c7054318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703bb7b81a27466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59aab4f8d3a74965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618b2380b4a04046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae072619efb44dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59aab4f8d3a74965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc21b85934f54af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618b2380b4a04046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Logitech International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB50770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,233</x:t>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>0,189</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>0,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>