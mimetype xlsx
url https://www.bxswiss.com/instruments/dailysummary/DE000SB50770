--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703bb7b81a27466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2cb8203de4f49e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618b2380b4a04046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba61be92f824b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc21b85934f54af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618b2380b4a04046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5741b4699a26499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba61be92f824b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Logitech International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB50770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...48 lines deleted...]
-          <x:t>0,220</x:t>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,211</x:t>
-[...97 lines deleted...]
-          <x:t>0,221</x:t>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,211</x:t>
-[...296 lines deleted...]
-          <x:t>0,231</x:t>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>0,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>