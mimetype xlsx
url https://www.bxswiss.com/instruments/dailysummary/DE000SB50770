--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2cb8203de4f49e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea98b7ed2af6419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba61be92f824b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe47350aaa44a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5741b4699a26499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba61be92f824b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1972c1b4fbee4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe47350aaa44a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Logitech International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB50770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,201</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,231</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...161 lines deleted...]
-          <x:t>0,268</x:t>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,244</x:t>
-[...296 lines deleted...]
-          <x:t>0,245</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>