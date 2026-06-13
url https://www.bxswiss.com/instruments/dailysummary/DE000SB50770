--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea98b7ed2af6419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2114a956ec054459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe47350aaa44a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fea376e053467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1972c1b4fbee4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe47350aaa44a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3f61b778194a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fea376e053467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Logitech International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB50770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...392 lines deleted...]
-          <x:t>0,276</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,316</x:t>
-[...112 lines deleted...]
-          <x:t>0,378</x:t>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,317</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>