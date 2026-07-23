--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2114a956ec054459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de721c4d05f476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fea376e053467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc42057804d24772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3f61b778194a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fea376e053467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e249751fc24633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc42057804d24772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Logitech International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB50770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,364</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,326</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...102 lines deleted...]
-          <x:t>0,314</x:t>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,322</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>0,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>