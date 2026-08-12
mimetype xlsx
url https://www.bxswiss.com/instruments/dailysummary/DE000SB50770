--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de721c4d05f476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7bb9e6efa5453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc42057804d24772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba04b6af738c4d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e249751fc24633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc42057804d24772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e32ffb6e144dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba04b6af738c4d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Logitech International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB50770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...394 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...188 lines deleted...]
-          <x:t>0,322</x:t>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>