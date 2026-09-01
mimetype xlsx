--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7bb9e6efa5453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1eac1712603470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba04b6af738c4d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45b9fe1c2d0447f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e32ffb6e144dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba04b6af738c4d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68ee20b274d495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45b9fe1c2d0447f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Logitech International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB50770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,261</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,249</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,262</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>0,361</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...242 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>