--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc639e72368844114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6af63e889d64324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8627f2825e94bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff738e8e3ce43f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R821e34c164764e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8627f2825e94bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a5e37c81683406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff738e8e3ce43f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,495</x:t>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,475</x:t>
-[...345 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
-[...53 lines deleted...]
-          <x:t>1,435</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,635</x:t>
-[...48 lines deleted...]
-          <x:t>1,525</x:t>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>