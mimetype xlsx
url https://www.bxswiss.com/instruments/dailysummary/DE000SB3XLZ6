--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6af63e889d64324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf93d1c20b7c41ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff738e8e3ce43f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e789da32914515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a5e37c81683406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff738e8e3ce43f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c1ca82059a4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e789da32914515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,495</x:t>
-[...16 lines deleted...]
-          <x:t>1,485</x:t>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>1,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>