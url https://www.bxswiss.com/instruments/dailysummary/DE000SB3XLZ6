--- v6 (2026-04-26)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf93d1c20b7c41ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91002110831342e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e789da32914515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8251b4bfb74fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c1ca82059a4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e789da32914515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3bdffcbf4f4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8251b4bfb74fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,505</x:t>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,495</x:t>
-[...6 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
-[...16 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
-[...60 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
-[...117 lines deleted...]
-          <x:t>1,385</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>