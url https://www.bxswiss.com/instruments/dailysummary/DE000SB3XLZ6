--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91002110831342e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb497490958e64809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8251b4bfb74fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d45eb61a0f452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3bdffcbf4f4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8251b4bfb74fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e6eea84f1f42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d45eb61a0f452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
-[...11 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
-[...21 lines deleted...]
-          <x:t>1,435</x:t>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
-[...269 lines deleted...]
-          <x:t>1,375</x:t>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,325</x:t>
-[...188 lines deleted...]
-          <x:t>1,335</x:t>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>