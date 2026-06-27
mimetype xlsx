--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb497490958e64809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9469a7a25614b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d45eb61a0f452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed7994f028b41ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e6eea84f1f42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d45eb61a0f452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2193f5329e4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed7994f028b41ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,375</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,375</x:t>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,375</x:t>
-[...178 lines deleted...]
-          <x:t>1,385</x:t>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,325</x:t>
-[...21 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,205</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...188 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>