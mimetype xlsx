--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9469a7a25614b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cd194820bf40f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed7994f028b41ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3df313a3a44c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2193f5329e4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed7994f028b41ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8455e3a99d6f4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3df313a3a44c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,165</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...21 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>