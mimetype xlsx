--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cd194820bf40f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffb4e52fd484a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3df313a3a44c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644b1139e4cd4c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8455e3a99d6f4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3df313a3a44c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851c3a4ab0eb4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644b1139e4cd4c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,971</x:t>
-[...141 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,944</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,916</x:t>
-[...242 lines deleted...]
-          <x:t>0,954</x:t>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>