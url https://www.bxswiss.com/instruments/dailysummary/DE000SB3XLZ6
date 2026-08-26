--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffb4e52fd484a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc95e8dff999442a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644b1139e4cd4c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a622c61b8e4316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851c3a4ab0eb4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644b1139e4cd4c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb065c8898e6546eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a622c61b8e4316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,962</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,945</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,954</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,938</x:t>
-[...102 lines deleted...]
-          <x:t>0,867</x:t>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,872</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>