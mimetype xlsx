--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc95e8dff999442a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a646363f0b4e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a622c61b8e4316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f522420886c471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb065c8898e6546eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a622c61b8e4316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a09c107c5c4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f522420886c471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,910</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,894</x:t>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,907</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,878</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,912</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,874</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>