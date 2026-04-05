--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ab8cedf33745d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bd7f33009c41d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce78728fd3140b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9065253f9e4ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2d5ba8ca5d4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce78728fd3140b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf99feea2fb90477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9065253f9e4ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>48,960</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,585</x:t>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>