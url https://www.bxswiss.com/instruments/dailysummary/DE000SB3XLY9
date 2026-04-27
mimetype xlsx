--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bd7f33009c41d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641581b9c9cb4d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9065253f9e4ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1880ead52f447a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf99feea2fb90477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9065253f9e4ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f55e0398e0b4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1880ead52f447a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>