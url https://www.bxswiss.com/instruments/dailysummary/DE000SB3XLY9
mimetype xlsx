--- v7 (2026-04-27)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641581b9c9cb4d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c27b86bc2234f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1880ead52f447a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34506e4b20d64e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f55e0398e0b4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1880ead52f447a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e56d477b6ac4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34506e4b20d64e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,285</x:t>
-[...225 lines deleted...]
-          <x:t>45,385</x:t>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>