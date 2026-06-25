--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c27b86bc2234f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60bd6b2a242a4498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34506e4b20d64e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d235068dcdd4da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e56d477b6ac4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34506e4b20d64e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f54040b4a64f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d235068dcdd4da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>47,050</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...289 lines deleted...]
-          <x:t>47,965</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>