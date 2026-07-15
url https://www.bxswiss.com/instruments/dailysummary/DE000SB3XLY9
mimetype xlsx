--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60bd6b2a242a4498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5c38c3e98e4da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d235068dcdd4da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfb4c6d85074a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f54040b4a64f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d235068dcdd4da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41261212fca441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfb4c6d85074a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>