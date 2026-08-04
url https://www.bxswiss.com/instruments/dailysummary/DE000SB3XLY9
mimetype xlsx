--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5c38c3e98e4da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4069e5069604e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfb4c6d85074a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3aeccca9ec40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41261212fca441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfb4c6d85074a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8db56f850c4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3aeccca9ec40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>59,675</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,605</x:t>
-[...21 lines deleted...]
-          <x:t>64,870</x:t>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,730</x:t>
-[...188 lines deleted...]
-          <x:t>61,240</x:t>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>