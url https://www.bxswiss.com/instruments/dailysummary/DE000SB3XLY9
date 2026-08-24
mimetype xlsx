--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4069e5069604e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6d4bca10f34747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3aeccca9ec40ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c87623fa37f4390"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8db56f850c4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3aeccca9ec40ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe87222a96f04b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c87623fa37f4390" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>60,560</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>65,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>63,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>