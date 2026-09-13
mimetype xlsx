--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6d4bca10f34747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44da30f4f164271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c87623fa37f4390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7fb0782bf049f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe87222a96f04b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c87623fa37f4390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a78e05c2e0434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7fb0782bf049f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>65,220</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>62,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>61,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>61,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,960</x:t>
-[...85 lines deleted...]
-          <x:t>64,620</x:t>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>