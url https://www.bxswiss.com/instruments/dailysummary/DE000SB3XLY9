--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44da30f4f164271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc018f05423a14b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7fb0782bf049f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446b154f2b29447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a78e05c2e0434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7fb0782bf049f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621d6b1ac1e7408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446b154f2b29447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>61,490</x:t>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>61,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,960</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>59,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,875</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>