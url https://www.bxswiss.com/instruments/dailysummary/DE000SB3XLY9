--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc018f05423a14b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fb2fd9f02a469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446b154f2b29447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d97619545641cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621d6b1ac1e7408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446b154f2b29447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae7bf6f92289407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d97619545641cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>53,855</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>18.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,790</x:t>
-[...279 lines deleted...]
-          <x:t>50,915</x:t>
+          <x:t>54,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>