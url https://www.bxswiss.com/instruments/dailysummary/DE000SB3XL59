--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714c6f8c524b4d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66b9e611cb14792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8bb4f743e04218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43fd49b8035d4496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb15c3c0bb5a0460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8bb4f743e04218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99236c6728d497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43fd49b8035d4496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,543</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,533</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>