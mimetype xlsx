--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66b9e611cb14792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc616cc9d65854d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43fd49b8035d4496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5327d977ded74b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99236c6728d497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43fd49b8035d4496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1673c88b23954409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5327d977ded74b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,247</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,232</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>18.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,263</x:t>
-[...306 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>