--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc616cc9d65854d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c2d51e92274c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5327d977ded74b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2257020f96ef400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1673c88b23954409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5327d977ded74b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0028225a74c547a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2257020f96ef400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,244</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,271</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>0,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>