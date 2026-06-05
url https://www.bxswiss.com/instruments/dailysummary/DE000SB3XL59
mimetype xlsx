--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c2d51e92274c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08080e450bac44bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2257020f96ef400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1111f0cb99a748c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0028225a74c547a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2257020f96ef400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583d7170acb14a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1111f0cb99a748c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,282</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,270</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,272</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,331</x:t>
-[...53 lines deleted...]
-          <x:t>0,308</x:t>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,272</x:t>
-[...65 lines deleted...]
-          <x:t>0,287</x:t>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>