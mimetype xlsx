--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08080e450bac44bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cfa202b94c14ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1111f0cb99a748c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7db6bac71574591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583d7170acb14a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1111f0cb99a748c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re09a3c77086f44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7db6bac71574591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,220</x:t>
-[...242 lines deleted...]
-          <x:t>0,266</x:t>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,343</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,336</x:t>
-[...242 lines deleted...]
-          <x:t>0,291</x:t>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>