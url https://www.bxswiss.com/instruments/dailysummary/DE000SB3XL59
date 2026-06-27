--- v11 (2026-06-25)
+++ v12 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cfa202b94c14ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61da863a731a492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7db6bac71574591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58808db29b934bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re09a3c77086f44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7db6bac71574591" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519767afe9664b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58808db29b934bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>