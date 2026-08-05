--- v12 (2026-06-27)
+++ v13 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61da863a731a492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bd01564c174978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58808db29b934bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80ad1796a8f44d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519767afe9664b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58808db29b934bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R971f785c91ee4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80ad1796a8f44d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...603 lines deleted...]
-          <x:t>0,617</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,600</x:t>
-[...6 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,569</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>