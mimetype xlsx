--- v13 (2026-08-05)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bd01564c174978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8439625b46724949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80ad1796a8f44d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5526933949d84f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R971f785c91ee4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80ad1796a8f44d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd883492b0984e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5526933949d84f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,612</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...532 lines deleted...]
-          <x:t>0,667</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>