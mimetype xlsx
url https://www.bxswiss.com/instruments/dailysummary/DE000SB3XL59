--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8439625b46724949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re967dc0a2820473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5526933949d84f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcebdb20df2439b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd883492b0984e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5526933949d84f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95b158871714133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcebdb20df2439b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,560</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...129 lines deleted...]
-          <x:t>0,709</x:t>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-          <x:t>0,579</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,571</x:t>
-[...85 lines deleted...]
-          <x:t>0,637</x:t>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>