--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40e88032ab84e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8550223d8874434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a214e3062e546fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2683e35e744e481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cefb16cba2948fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a214e3062e546fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9a13b8c27848d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2683e35e744e481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>