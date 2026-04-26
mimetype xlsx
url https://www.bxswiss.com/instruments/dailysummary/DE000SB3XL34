--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8550223d8874434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e91fec920241b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2683e35e744e481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77807c9bf31946fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9a13b8c27848d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2683e35e744e481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b71f7c9a774e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77807c9bf31946fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>3,125</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,840</x:t>
-[...468 lines deleted...]
-          <x:t>3,050</x:t>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>