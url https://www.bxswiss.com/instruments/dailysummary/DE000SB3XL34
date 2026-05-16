--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e91fec920241b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d337dca36a4cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77807c9bf31946fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16aaa8c2ade84b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b71f7c9a774e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77807c9bf31946fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra613ba5b08944a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16aaa8c2ade84b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>2,940</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,775</x:t>
-[...53 lines deleted...]
-          <x:t>3,750</x:t>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,740</x:t>
-[...205 lines deleted...]
-          <x:t>3,685</x:t>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,490</x:t>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>