--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d337dca36a4cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9042ddc0f6644188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16aaa8c2ade84b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad2135b333c4a9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra613ba5b08944a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16aaa8c2ade84b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d238785eba348d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad2135b333c4a9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,750</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>3,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>