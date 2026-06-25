--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9042ddc0f6644188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81b9e8bb2244070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad2135b333c4a9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6725581037ae4f51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d238785eba348d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad2135b333c4a9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7836d745bfc4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6725581037ae4f51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>3,705</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>3,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>