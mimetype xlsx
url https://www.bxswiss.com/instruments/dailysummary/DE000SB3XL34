--- v10 (2026-06-25)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81b9e8bb2244070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1065ddb2cb6244cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6725581037ae4f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b81afa378a34ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7836d745bfc4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6725581037ae4f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44e003727634824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b81afa378a34ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>6,430</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>