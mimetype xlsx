--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1065ddb2cb6244cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6998d11a9478411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b81afa378a34ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc626a94bfa2454a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44e003727634824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b81afa378a34ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad224626beb4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc626a94bfa2454a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,785</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>6,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>6,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,785</x:t>
-[...237 lines deleted...]
-          <x:t>6,995</x:t>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>7,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>