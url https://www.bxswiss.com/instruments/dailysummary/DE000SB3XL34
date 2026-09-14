--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6998d11a9478411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2e35d789d142e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc626a94bfa2454a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d131fe58f04ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad224626beb4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc626a94bfa2454a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985e1e96bc1d4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d131fe58f04ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,570</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>7,505</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>8,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,095</x:t>
-[...33 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,885</x:t>
-[...269 lines deleted...]
-          <x:t>6,910</x:t>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>7,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>