--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2e35d789d142e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd13f111b6a490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d131fe58f04ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc34a9afc7adc4828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985e1e96bc1d4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d131fe58f04ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1fae40b9ec04be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc34a9afc7adc4828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,910</x:t>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,495</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>