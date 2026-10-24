--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd13f111b6a490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7864a2571e44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc34a9afc7adc4828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b7031debb24a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1fae40b9ec04be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc34a9afc7adc4828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437dd37c379748a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b7031debb24a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,670</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,385</x:t>
-[...490 lines deleted...]
-          <x:t>3,895</x:t>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>