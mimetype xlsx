--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af262278dff4942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227481631331444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49846b0933d5405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65fded2df04349dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f797077409450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49846b0933d5405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da59c2a0c914cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65fded2df04349dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>