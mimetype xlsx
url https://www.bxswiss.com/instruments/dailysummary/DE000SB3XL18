--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227481631331444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94e3c04245942d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65fded2df04349dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a49970f8ea6402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da59c2a0c914cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65fded2df04349dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b4fef6ba9748cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a49970f8ea6402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>9,595</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>