--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94e3c04245942d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78977e6f9ca44625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a49970f8ea6402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3188b27713c64cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b4fef6ba9748cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a49970f8ea6402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ca97ed20294c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3188b27713c64cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,250</x:t>
-[...70 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,580</x:t>
-[...107 lines deleted...]
-          <x:t>14,615</x:t>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,470</x:t>
-[...53 lines deleted...]
-          <x:t>14,230</x:t>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>