--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78977e6f9ca44625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7706f79681214297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3188b27713c64cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220d8a104d6240b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ca97ed20294c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3188b27713c64cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e6088ea0a24959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220d8a104d6240b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>13,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,070</x:t>
-[...323 lines deleted...]
-          <x:t>11,805</x:t>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>13,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>