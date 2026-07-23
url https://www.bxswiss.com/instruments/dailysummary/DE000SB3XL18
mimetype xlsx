--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7706f79681214297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad23585c6a5e43cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220d8a104d6240b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e627fad23bd43d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e6088ea0a24959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220d8a104d6240b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd630bde26fb47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e627fad23bd43d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>17,750</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>