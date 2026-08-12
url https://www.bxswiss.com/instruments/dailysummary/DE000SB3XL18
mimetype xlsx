--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad23585c6a5e43cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77395c6de24a46ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e627fad23bd43d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd9671d7e774319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd630bde26fb47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e627fad23bd43d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R679cda48ad4f4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd9671d7e774319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,345</x:t>
-[...124 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>24,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>