--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77395c6de24a46ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbf0072a1f64b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd9671d7e774319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04444f7acd2a4c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R679cda48ad4f4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd9671d7e774319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9cea494a764d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04444f7acd2a4c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>27,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>