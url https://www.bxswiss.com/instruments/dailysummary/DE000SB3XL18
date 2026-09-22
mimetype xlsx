--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbf0072a1f64b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f0047b56a14035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04444f7acd2a4c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990ba38cbc534b53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9cea494a764d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04444f7acd2a4c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93759ebc15554bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990ba38cbc534b53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>23,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>