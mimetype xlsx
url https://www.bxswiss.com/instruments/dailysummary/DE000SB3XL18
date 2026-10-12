--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f0047b56a14035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2769a4922641dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990ba38cbc534b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a2dd1a6ddb42f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93759ebc15554bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990ba38cbc534b53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858339ae49b34941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a2dd1a6ddb42f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>19,005</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,105</x:t>
-[...119 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,960</x:t>
-[...53 lines deleted...]
-          <x:t>18,715</x:t>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,755</x:t>
-[...26 lines deleted...]
-          <x:t>18,480</x:t>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>