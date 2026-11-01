--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2769a4922641dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e983a0c4e342fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a2dd1a6ddb42f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc6d4ed1f5214776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858339ae49b34941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a2dd1a6ddb42f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222e568610e444da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc6d4ed1f5214776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,290</x:t>
-[...31 lines deleted...]
-          <x:t>16,770</x:t>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,750</x:t>
-[...387 lines deleted...]
-          <x:t>16,385</x:t>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>