--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97981e055046446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4b8b0052904ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f926ab7e661432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a50eaab23e4051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41df74d07a6d4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f926ab7e661432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbdfcfcb15a4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a50eaab23e4051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XFM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>18.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,498</x:t>
-[...193 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,514</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,489</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>