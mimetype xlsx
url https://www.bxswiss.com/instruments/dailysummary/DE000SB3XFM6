--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4b8b0052904ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e0c87856204a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a50eaab23e4051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972f64a7ec6f4a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbdfcfcb15a4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a50eaab23e4051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31bee9eec0484411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972f64a7ec6f4a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XFM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,470</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...625 lines deleted...]
-          <x:t>0,873</x:t>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>