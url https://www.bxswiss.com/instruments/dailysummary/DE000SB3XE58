--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58816b2e60e347de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5c7cb4b4234acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5d8b5643504c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7492e36b824cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc0da59081b4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5d8b5643504c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82508f6af4594392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7492e36b824cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Cognizant Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XE58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,484</x:t>
-[...16 lines deleted...]
-          <x:t>0,508</x:t>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...141 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,692</x:t>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,619</x:t>
-[...33 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,647</x:t>
-[...306 lines deleted...]
-          <x:t>0,630</x:t>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>