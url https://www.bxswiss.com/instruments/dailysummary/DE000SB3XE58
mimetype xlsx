--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5c7cb4b4234acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bdbda99a615443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7492e36b824cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc124670b794f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82508f6af4594392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7492e36b824cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a401180d7a4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc124670b794f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Cognizant Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XE58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,518</x:t>
-[...16 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,492</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,479</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,619</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...43 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,696</x:t>
-[...144 lines deleted...]
-          <x:t>0,580</x:t>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>