--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bdbda99a615443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1de9a5b8eaed4f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc124670b794f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09815be726043c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a401180d7a4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc124670b794f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33dd4a589b374bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09815be726043c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Cognizant Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XE58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...43 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,696</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>