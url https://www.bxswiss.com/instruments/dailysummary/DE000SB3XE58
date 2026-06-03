--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1de9a5b8eaed4f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb296015031f244f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09815be726043c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb1946d5b1042dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33dd4a589b374bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09815be726043c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9f6d27063740ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb1946d5b1042dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Cognizant Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XE58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...485 lines deleted...]
-          <x:t>1,675</x:t>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>