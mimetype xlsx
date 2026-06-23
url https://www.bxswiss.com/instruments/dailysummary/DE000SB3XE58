--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb296015031f244f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61eb709e01524abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb1946d5b1042dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672d45a96f0b4d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9f6d27063740ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb1946d5b1042dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff9a21edc1d43ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672d45a96f0b4d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Cognizant Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XE58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,400</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,380</x:t>
-[...355 lines deleted...]
-          <x:t>0,698</x:t>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>