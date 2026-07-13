--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61eb709e01524abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380fef658b754c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672d45a96f0b4d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5e95d9a1d54f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff9a21edc1d43ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672d45a96f0b4d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9094736862f54242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5e95d9a1d54f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Cognizant Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XE58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,769</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,748</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,673</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>