--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380fef658b754c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2f993259b5425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5e95d9a1d54f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118fcfb5572a4c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9094736862f54242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5e95d9a1d54f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e535755b66463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118fcfb5572a4c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Cognizant Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XE58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,933</x:t>
-[...458 lines deleted...]
-          <x:t>1,335</x:t>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>