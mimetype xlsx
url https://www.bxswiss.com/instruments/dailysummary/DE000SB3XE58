--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2f993259b5425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308161d7ffbd45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118fcfb5572a4c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c231cca094440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e535755b66463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118fcfb5572a4c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd578061730a64eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c231cca094440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Cognizant Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XE58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,650</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,275</x:t>
-[...11 lines deleted...]
-          <x:t>1,240</x:t>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>10.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
-[...134 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,816</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>