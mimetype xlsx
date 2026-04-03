--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75dce86fb2e40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030bb801dcb94f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5c9d9c7ebd449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18cb03707cb04cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ae9c47a76d49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5c9d9c7ebd449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79efa8e0c426452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18cb03707cb04cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,625 +149,247 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>4,050</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>4,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,520</x:t>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,670</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>