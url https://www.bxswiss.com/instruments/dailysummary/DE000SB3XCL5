--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030bb801dcb94f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c36e402ba94371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18cb03707cb04cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebaa365fb6194da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79efa8e0c426452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18cb03707cb04cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fd1ed1e4524e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebaa365fb6194da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,155</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,930</x:t>
-[...48 lines deleted...]
-          <x:t>4,110</x:t>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>