--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c36e402ba94371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95922e84ec5403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebaa365fb6194da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599cd9720daf4f2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fd1ed1e4524e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebaa365fb6194da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71bd4924aa5042c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599cd9720daf4f2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>