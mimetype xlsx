--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95922e84ec5403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f13a4fa7d945ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599cd9720daf4f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e698489544f4721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71bd4924aa5042c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599cd9720daf4f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ece05d35514f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e698489544f4721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>