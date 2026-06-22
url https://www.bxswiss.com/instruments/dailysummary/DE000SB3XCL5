--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f13a4fa7d945ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d329bca1ea74593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e698489544f4721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a21397d6703427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ece05d35514f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e698489544f4721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23567ea029224417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a21397d6703427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,075</x:t>
-[...124 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,165</x:t>
-[...188 lines deleted...]
-          <x:t>7,545</x:t>
+          <x:t>7,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,125</x:t>
-[...161 lines deleted...]
-          <x:t>8,820</x:t>
+          <x:t>7,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>