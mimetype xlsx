--- v9 (2026-06-22)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d329bca1ea74593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12b93a9008b401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a21397d6703427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e609616b0114d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23567ea029224417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a21397d6703427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f0a76595834546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e609616b0114d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...414 lines deleted...]
-          <x:t>7,035</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>7,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,195</x:t>
-[...58 lines deleted...]
-          <x:t>7,275</x:t>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>