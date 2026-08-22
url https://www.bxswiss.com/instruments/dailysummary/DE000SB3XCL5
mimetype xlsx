--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12b93a9008b401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdaba431c7cc4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e609616b0114d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf573bbcd677743a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f0a76595834546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e609616b0114d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7ebdfb967649b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf573bbcd677743a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>10.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,005</x:t>
-[...409 lines deleted...]
-          <x:t>5,930</x:t>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>