--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdaba431c7cc4b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radcc3889cab54821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf573bbcd677743a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3eb4078ec434937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7ebdfb967649b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf573bbcd677743a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d703d6ec914cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3eb4078ec434937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>6,745</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,625</x:t>
-[...382 lines deleted...]
-          <x:t>7,725</x:t>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>