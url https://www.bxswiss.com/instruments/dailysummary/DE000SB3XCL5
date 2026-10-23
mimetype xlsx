--- v12 (2026-09-11)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radcc3889cab54821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b0c0bd23174fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3eb4078ec434937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02536a42ddfe46fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d703d6ec914cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3eb4078ec434937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccd4accc5cb410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02536a42ddfe46fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>8,740</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>25.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,425</x:t>
-[...134 lines deleted...]
-          <x:t>7,185</x:t>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>6,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>