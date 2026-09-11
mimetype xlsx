--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5694a85282ce4481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082d8eb2c1544016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2b5e6c2056458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e38b1edbc3342bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5479d1696f74282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2b5e6c2056458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f484a4508d049f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e38b1edbc3342bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>12,505</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,025</x:t>
-[...485 lines deleted...]
-          <x:t>12,595</x:t>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>13,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>