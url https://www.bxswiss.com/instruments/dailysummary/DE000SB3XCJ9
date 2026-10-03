--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082d8eb2c1544016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e8e395ab4142ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e38b1edbc3342bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14958fd6a9d8470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f484a4508d049f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e38b1edbc3342bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae7cdeef7c82420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14958fd6a9d8470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>12,595</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>13,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,775</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>10,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>