--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e8e395ab4142ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8bb6010137f4baa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14958fd6a9d8470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab36157f56a44b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae7cdeef7c82420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14958fd6a9d8470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6096b9c90a4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab36157f56a44b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>10,510</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>9,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,010</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>8,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>