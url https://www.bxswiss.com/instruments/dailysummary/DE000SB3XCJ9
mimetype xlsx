--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1db0b9b9e148cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb278b56c38eb4e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra87ed8be4bdf4c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc086ec680ca04e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda53d7540653431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra87ed8be4bdf4c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b78a2912564007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc086ec680ca04e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>9,740</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,330</x:t>
-[...43 lines deleted...]
-          <x:t>9,540</x:t>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,420</x:t>
-[...188 lines deleted...]
-          <x:t>5,935</x:t>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>