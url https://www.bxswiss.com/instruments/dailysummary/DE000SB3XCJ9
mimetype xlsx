--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb278b56c38eb4e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3826794e864c4079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc086ec680ca04e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a6bb4ae03b43c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b78a2912564007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc086ec680ca04e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2808c8c9fd034350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a6bb4ae03b43c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,790</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>5,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,440</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>