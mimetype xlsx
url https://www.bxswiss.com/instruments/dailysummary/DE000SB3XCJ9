--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3826794e864c4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f15f0fbda554c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a6bb4ae03b43c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872b091badfb4886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2808c8c9fd034350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a6bb4ae03b43c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468897ad0e8048ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872b091badfb4886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>8,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,940</x:t>
-[...75 lines deleted...]
-          <x:t>8,710</x:t>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...73 lines deleted...]
-          <x:t>8,270</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>