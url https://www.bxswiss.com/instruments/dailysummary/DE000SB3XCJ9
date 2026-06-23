--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f15f0fbda554c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96431e3f525444aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872b091badfb4886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc09e9655fbb4f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468897ad0e8048ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872b091badfb4886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd58ccde55446c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc09e9655fbb4f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>8,490</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,000</x:t>
-[...382 lines deleted...]
-          <x:t>11,410</x:t>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>