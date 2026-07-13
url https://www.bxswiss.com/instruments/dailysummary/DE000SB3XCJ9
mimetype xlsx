--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96431e3f525444aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675e2550abc14959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc09e9655fbb4f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra83ee60213e64be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd58ccde55446c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc09e9655fbb4f6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc21a06b3c184b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra83ee60213e64be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,535</x:t>
-[...53 lines deleted...]
-          <x:t>12,395</x:t>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,635</x:t>
-[...227 lines deleted...]
-          <x:t>11,865</x:t>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,415</x:t>
-[...58 lines deleted...]
-          <x:t>11,765</x:t>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>