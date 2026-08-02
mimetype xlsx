--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675e2550abc14959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1395c7a7fabd4fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra83ee60213e64be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc0d3f0c46142bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc21a06b3c184b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra83ee60213e64be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5f0a863d5c4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc0d3f0c46142bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>11,755</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>13,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>11,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>13,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>