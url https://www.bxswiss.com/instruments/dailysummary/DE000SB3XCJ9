--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1395c7a7fabd4fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5694a85282ce4481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc0d3f0c46142bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2b5e6c2056458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5f0a863d5c4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc0d3f0c46142bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5479d1696f74282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2b5e6c2056458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>14,880</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>11,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>11,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>