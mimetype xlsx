--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d240a1f6b9a4e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b7f6198b9b4d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20083ef369784982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82d9ecf63f54b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f24757fb91344b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20083ef369784982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95308f336385415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82d9ecf63f54b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>