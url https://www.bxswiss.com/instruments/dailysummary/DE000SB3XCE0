--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b7f6198b9b4d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42f62673a7f4e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82d9ecf63f54b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba1f3c3a0294f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95308f336385415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82d9ecf63f54b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bea490628cb46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba1f3c3a0294f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>25,575</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,125</x:t>
-[...544 lines deleted...]
-          <x:t>16,940</x:t>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>