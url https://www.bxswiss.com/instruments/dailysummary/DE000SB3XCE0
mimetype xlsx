--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42f62673a7f4e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf63bf0b42b47e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba1f3c3a0294f25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79617e05da9e421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bea490628cb46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba1f3c3a0294f25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af93ddf61624db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79617e05da9e421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>