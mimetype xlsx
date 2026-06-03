--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf63bf0b42b47e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f51fc523804be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79617e05da9e421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabeb9c0f9a1341f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af93ddf61624db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79617e05da9e421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3002c92e6fd34b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabeb9c0f9a1341f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>