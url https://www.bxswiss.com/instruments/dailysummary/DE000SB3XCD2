--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb535b542354527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060d6f9d70db4734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b1d4a4360b4932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea8770123bd4221"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4cb21e33d1416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b1d4a4360b4932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508d992682664ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea8770123bd4221" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...43 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>18.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,797</x:t>
-[...468 lines deleted...]
-          <x:t>0,628</x:t>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>