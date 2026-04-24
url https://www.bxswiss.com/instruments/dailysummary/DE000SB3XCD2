--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060d6f9d70db4734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9e4935a07a4df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea8770123bd4221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81763b530ffb4d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508d992682664ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea8770123bd4221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd3c37085f9424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81763b530ffb4d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,686</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,682</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,792</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>0,492</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>