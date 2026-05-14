--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9e4935a07a4df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589298ac74eb49fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81763b530ffb4d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7540d46af4f45b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd3c37085f9424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81763b530ffb4d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ba326561f5410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7540d46af4f45b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,414 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,664</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>