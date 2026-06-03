--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589298ac74eb49fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3b9082ce0c4c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7540d46af4f45b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree7b85b6305f4491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ba326561f5410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7540d46af4f45b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd77e0ea2e194a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree7b85b6305f4491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>