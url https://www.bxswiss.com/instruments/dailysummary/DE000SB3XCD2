--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3b9082ce0c4c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3fe16427a04a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree7b85b6305f4491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33955e63a12f4ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd77e0ea2e194a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree7b85b6305f4491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fa642c186fa4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33955e63a12f4ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,565</x:t>
-[...205 lines deleted...]
-          <x:t>1,895</x:t>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,805</x:t>
-[...92 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,205</x:t>
-[...31 lines deleted...]
-          <x:t>2,225</x:t>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>2,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>