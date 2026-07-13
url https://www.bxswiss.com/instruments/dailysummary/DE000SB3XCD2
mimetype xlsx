--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3fe16427a04a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd32cafcd8584df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33955e63a12f4ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db37259cc384bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fa642c186fa4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33955e63a12f4ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree48fd950d474ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db37259cc384bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,205</x:t>
-[...31 lines deleted...]
-          <x:t>2,225</x:t>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>2,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,065</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
-[...16 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
-[...198 lines deleted...]
-          <x:t>2,165</x:t>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>