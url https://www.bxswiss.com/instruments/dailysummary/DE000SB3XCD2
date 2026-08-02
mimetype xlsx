--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd32cafcd8584df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcb308a63084068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db37259cc384bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e863444851f4f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree48fd950d474ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db37259cc384bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2bd3d8550774e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e863444851f4f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
-[...286 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>1,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>