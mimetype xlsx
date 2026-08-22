--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcb308a63084068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd05bc04aa0e4c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e863444851f4f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64d6458e97346ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2bd3d8550774e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e863444851f4f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d00cd554c5d4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64d6458e97346ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Nasdaq-100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3XCD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,545</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>17.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...279 lines deleted...]
-          <x:t>0,920</x:t>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>